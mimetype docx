--- v0 (2026-02-04)
+++ v1 (2026-05-11)
@@ -1,11992 +1,33022 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="0025670B" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:spacing w:before="77"/>
+        <w:ind w:left="7130"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Załącznik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Umowa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>dostawę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>wzór</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="103"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="1271" w:right="855"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Umowa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dostawy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>…………………….…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="9065"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="4893"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...15 lines deleted...]
-        <w:t>Załącznik nr 8</w:t>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zawarta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Słupsku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>dniu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>pomiędzy:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...21 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="75"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...12 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="434" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Uniwersytetem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Pomorskim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Słupsku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>siedzibą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>76-200</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Słupsk,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ul.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Krzysztofa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Arciszewskiego 22a, NIP: 8391028460, REGON: 0000014594,</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...12 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:line="249" w:lineRule="exact"/>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>reprezentowaną</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>przez:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...12 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00F96996" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:spacing w:before="38" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>dra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>hab.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>inż.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Zbigniewa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Osadowskiego,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>prof.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>UP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Rektora</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Uniwersytetu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Pomorskiego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Słupsku, </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...2 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00F71E81" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:spacing w:before="38" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F71E81">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">przy kontrasygnacie: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:spacing w:before="38" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mgr </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71E81">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Edyt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71E81">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F71E81">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Dumanowsk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>iej</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F71E81">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Kwestor Uniwersytetu Pomorskiego</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:spacing w:before="38" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zwan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dalej w treści umowy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Zamawiającym;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="54"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="37"/>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>reprezentowanym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>przez:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:spacing w:before="38"/>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:spacing w:before="37"/>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zwanym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dalej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>treści</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Wykonawcą;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="77"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="434" w:right="290" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">zawarto umowę, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>do której na podstawie art. 2 ust. 1 pkt. 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ustawy z dnia 11 września 2019 r. Prawo Zamówień</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="71"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Publicznych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="71"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(Dz.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="70"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>U.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="73"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="71"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="70"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>poz.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="70"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1320</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="70"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="71"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zm.),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="70"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="71"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>stosuje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="71"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>się</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="71"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ww.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="70"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ustawy, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>o następującej treści:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...34 lines deleted...]
-        <w:t>…</w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...457 lines deleted...]
-    <w:p w:rsidR="00BC2D8E" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...18 lines deleted...]
-        <w:t>sprzedaż wraz z dostaw</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="850"/>
+        </w:tabs>
+        <w:spacing w:before="37"/>
+        <w:ind w:left="850" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Przedmiotem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jest sprzedaż</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wraz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dostawą:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>…………………………………………….…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="7289"/>
+        </w:tabs>
+        <w:spacing w:before="40"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(*wpisać</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>przedmiot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>dostawy).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="38" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="292"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Szczegółowy opis przedmiotu zamówienia - zawiera załącznik nr 1 do umowy, stanowiący jej integralną</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>część</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>przypadku,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>jeżeli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>nie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>będzie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>załącznika</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>wpisać</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>przedmiot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>dostawy,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>wypisać</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>towar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>stanowiący przedmiot dostawy)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="286"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Przedmiot umowy musi być fabrycznie nowy, wolny od wad fizycznych i prawnych, nieużywany i bez cech używalności.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Przedmiot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>musi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>być</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zabezpieczony</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>producenta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sposób</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>gwarantujący, że</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="71"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>produkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="72"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="71"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>był</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="72"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>użyty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="71"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>od</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="71"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>momentu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="71"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wyprodukowania,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="71"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oraz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="69"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>musi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="72"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>posiadać</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="71"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>naniesiony na opakowaniu opis jednoznacznie identyfikujący produkt oraz jego wydajność, znak firmowy producenta,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kod</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>produktu,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>typ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>model</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sprzętu,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>którego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>materiał</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przeznaczony,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oraz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">termin ważności </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(* wpisać poszczególne zapisy, jeżeli dotyczy).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="2929"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wykonawca zobowiązuje się do dostarczenia przedmiotu umowy w wyznaczone przez </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Zamawiającego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">miejsce………………………………..……………………………………. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(*należy podać miejsce dostawy).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="293"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wraz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dostawą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedmiotu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>części</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wyda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiającemu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wszystkie niezbędne dokumenty</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:t>ą: …………………………………………….…</w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, w tym </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>gwarancję producenta,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">certyfikaty, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">instrukcję obsługi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>itp.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dotyczące przedmiotu umowy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="286"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Odbiór</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">przedmiotu zamówienia zostanie przeprowadzony w dniu dostawy. Dowodem zrealizowania dostawy będzie pisemne potwierdzenie przyjęcia przedmiotu umowy przez </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>upoważnionego pracownika Zamawiającego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="287"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="481E54F1" wp14:editId="4EAD7971">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3533266</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>278251</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="35560" cy="7620"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Graphic 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="35560" cy="7620"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="35560" h="7620">
+                              <a:moveTo>
+                                <a:pt x="35051" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="7619"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="35051" y="7619"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="35051" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6AFF3E85" id="Graphic 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:278.2pt;margin-top:21.9pt;width:2.8pt;height:.6pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="35560,7620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDOdjvwMgIAANcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5wPJF2NOMXQosWA&#10;oivQDDsrshwbk0VNVGLn34+SrSTbThvmg0yZT9QjH+n1Xd9qdlQOGzAFn02mnCkjoWzMvuBft48f&#10;PnKGXphSaDCq4CeF/G7z/t26s7maQw26VI5REIN5Zwtee2/zLENZq1bgBKwy5KzAtcLT1u2z0omO&#10;orc6m0+nq6wDV1oHUiHS14fByTcxflUp6b9UFSrPdMGJm4+ri+surNlmLfK9E7Zu5EhD/AOLVjSG&#10;Lj2HehBesINr/gjVNtIBQuUnEtoMqqqRKuZA2cymv2XzVgurYi5UHLTnMuH/Cytfjq+ONWXBF5wZ&#10;0ZJET2M1FqE4ncWcMG/21YX00D6D/I7kyH7xhA2OmL5ybcBScqyPlT6dK616zyR9XCyXK5JDkudm&#10;NY8yZCJPJ+UB/ZOCGEUcn9EPKpXJEnWyZG+S6UjroLKOKnvOSGXHGam8G1S2wodzgVowWXemUY8s&#10;gquFo9pCBPlAf7GcLmecpRSI5QWhzTWS8rlCJV962xhtwNysZreBEwVL7vQeYJdL/wKaqphCSQ2o&#10;hltCvvG6cw3o6usqI+imfGy0Domj2+/utWNHEYYmPiPbK1jUf5A8iL+D8kSN1FHvFBx/HIRTnOnP&#10;hlo1jF0yXDJ2yXBe30Mczlhzh37bfxPOMktmwT11zAukQRB5agfiHwADNpw08OngoWpCr0RuA6Nx&#10;Q9MT8x8nPYzn9T6iLv+jzU8AAAD//wMAUEsDBBQABgAIAAAAIQAiWOR63gAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/LTsNADEX3SPzDyEjs6ITSRJBmUhVEWSB1QckHuBk3iTKPkJm04e8xK1ja&#10;Pro+t9jM1ogzjaHzTsH9IgFBrva6c42C6nN39wgiRHQajXek4JsCbMrrqwJz7S/ug86H2AgOcSFH&#10;BW2MQy5lqFuyGBZ+IMe3kx8tRh7HRuoRLxxujVwmSSYtdo4/tDjQS0t1f5isgp3vzbbqzfQWn/YV&#10;Na/v4esZlbq9mbdrEJHm+AfDrz6rQ8lORz85HYRRkKbZilEFqweuwECaLbnckRdpArIs5P8G5Q8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAznY78DICAADXBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIljket4AAAAJAQAADwAAAAAAAAAAAAAA&#10;AACMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" path="m35051,l,,,7619r35051,l35051,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Jeżeli w toku czynności odbiorczych stwierdzone zostanie, że dostarczony towar jest odmienny od określonego w § 1 ust. 1 i 2 umowy, niezupełny lub posiada wady uniemożliwiające jego prawidłowe użytkowanie – Zamawiającemu przysługuje prawo do odmowy jego przyjęcia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00A46BEA" w:rsidRPr="00691DF3">
+          <w:pgSz w:w="11900" w:h="16850"/>
+          <w:pgMar w:top="1620" w:right="1133" w:bottom="280" w:left="992" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:spacing w:before="76"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="850"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9200"/>
+        </w:tabs>
+        <w:spacing w:before="40"/>
+        <w:ind w:left="850" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Przedmiot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>określony</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ust.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>należy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wykonać</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>terminie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>dni</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="38"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kalendarzowych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>od</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>daty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zawarcia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>umowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="37" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="281"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zamawiający nie dopuszcza dostaw częściowych przedmiotu umowy. / Zamawiający dopuszcza dostaw częściowych przedmiotu umowy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(*niepotrzebne skreślić, jeżeli dostawy są częściowe określić ilość części i terminy ich realizacji).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="285"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zobowiązany</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wykonać</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedmiot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>określony</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ust.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w następujących terminach :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1274"/>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="4908"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="281"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dostawa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>…………………………..…….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>*wpisać</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>zakres)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>należy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wykonać</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">terminie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1275"/>
+        </w:tabs>
+        <w:ind w:left="1275" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dostawa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>……………………………..należy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wykonać</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>terminie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>…………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="75"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="37" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="284"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Za</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wykonanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedmiotu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wymienionego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiający</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zapłaci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawcy wynagrodzenie w wysokości:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="7937"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>netto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>…………….zł</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="46"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(słownie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> netto:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>złotych)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="2961"/>
+        </w:tabs>
+        <w:spacing w:before="37"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>plus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="53"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>podatek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>%,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8034"/>
+        </w:tabs>
+        <w:spacing w:before="40"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>brutto……………zł</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(słownie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>brutto:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>złotych)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:spacing w:before="37"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zgodne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Formularzem*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oferty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="75"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Formularzem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>cenowym*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawcy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(*niepotrzebne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>skreślić</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="38"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>złożonym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>postępowaniu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>udzielenie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zamówienia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="36" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="285"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wynagrodzenie o którym mowa w ust. 1 obejmuje cenę przedmiotu umowy, koszty jego dostarczenia do wskazanego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>miejsca, koszty gwarancji i serwisu w okresie gwarancji oraz wszelkie inne koszty związane z należytą realizacją przedmiotu umowy, a także podatek VAT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="276"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk220921981"/>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zapłata</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>za</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wykonanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedmiotu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nastąpi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przelewem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rachunek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawcy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00370FD9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">terminie 30 dni licząc od </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>daty otrzymania faktury.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="276"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wystawi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fakturę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>adres:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Uniwersytet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Pomorski</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Słupsku,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>76-200</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Słupsk, ul. Arciszewskiego 22 a, NIP 839-10-28-460</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="286"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>W przypadku błędnie wystawionej faktury, termin płatności liczony będzie od daty otrzymania faktury korygującej.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Od 1 lutego 2026 r. dla faktur korygujących wystawionych w </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>KSeF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> termin płatności liczy się od daty udostępnienia w </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>KSeF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="850"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="exact"/>
+        <w:ind w:left="850" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Za</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dzień</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zapłaty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przyjmuje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>się</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>datę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>obciążenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>bank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rachunku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zamawiającego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="31" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="280"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk220921810"/>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wykonawca </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wystawi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ustrukturyzowane faktury elektroniczne w rozumieniu przepisów </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">art. 2 pkt 32 i 32a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ustawy z dnia </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.03.2004 r. o podatku od towarów i usług (Dz. U.2025 r. poz. 775 ze zm.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wystawiona przez Wykonawcę ustrukturyzowana faktura elektroniczna winna zawierać elementy, o których mowa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk219811953"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">art. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001732E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z dnia 9 listopada 2018 r. o elektronicznym fakturowaniu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001732E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>w zamówieniach publicznych, koncesjach na roboty budowlane lub usługi oraz partnerstwie publiczno-prywatnym (Dz.U z 2020 r. poz. 1666 ze zm.),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a nadto faktura lub załącznik do niej musi zawierać numer Umowy.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W przypadku wystawienia faktury, o której mowa w ustępie poprzednim, Wykonawca jest obowiązany do wysłania jej do Zamawiającego za pośrednictwem Platformy Elektronicznego Fakturowania. Zgodnie z przepisami ustawowymi od 1 lutego 2026r. faktury będą wystawiane i otrzymywane przy użyciu Krajowego Systemu e-Faktur (dalej: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>KSeF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Wówczas faktury płatne będą w terminie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dni od daty </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">udostępnienia w </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>KseF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="285"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk220922041"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W przypadku konieczności udostępnienia faktury w sposób uzgodniony (tryb awaryjny) – faktury przekazane poza </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>KSeF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> płatne będą w terminie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dni od daty faktycznego otrzymania wizualizacji faktury. Wizualizacje faktur przekazywanych poza </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>KSeF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wykonawca będzie przesyłał na adres: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D76B2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>orlowska.malgorzata@upsl.edu.pl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datą otrzymania będzie wówczas data przesłania wiadomości e-mail. Wykonawca może również przekazywać wizualizacje faktur w formie papierowej (np. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w razie pojawienia się przejściowych problemów technicznych) i doręczać je na adres siedziby </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Zamawiającego. Powyższe znajdzie zastosowanie odpowiednio w przypadku awarii całkowitej </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>KseF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Za chwilę doręczenia ustrukturyzowanej faktury elektronicznej uznawać się będzie chwilę wprowadzenia prawidłowo wystawionej faktury, zawierającej wszystkie elementy, o których mowa w ust. powyżej, do konta Zamawiającego, w sposób umożliwiający Zamawiającemu zapoznanie się z jej treścią.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066F94">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca oświadcza, że numer rachunku rozliczeniowego wskazany we wszystkich fakturach, które</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066F94">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066F94">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>będą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066F94">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066F94">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wystawionego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066F94">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066F94">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066F94">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066F94">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066F94">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066F94">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>imieniu,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066F94">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066F94">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066F94">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066F94">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rachunkiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066F94">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="54"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066F94">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066F94">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="59"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066F94">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>którego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066F94">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00066F94">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zgodnie</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:t>rozdziałem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:t>3a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:t>ustawy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:t>dnia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:t>sierpnia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:t>1997</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:t>r.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:t>Prawo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:t>Bankowe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:t>prowadzony</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:t>jest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:t xml:space="preserve">rachunek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>VAT.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="007D76B2" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="284" w:firstLine="0"/>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:spacing w:line="250" w:lineRule="exact"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="37"/>
+        <w:ind w:hanging="427"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>udziela</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>miesięcy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>gwarancji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jakości</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>cały</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedmiot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> umowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="38" w:line="278" w:lineRule="auto"/>
+        <w:ind w:right="281"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Gwarancja, o której mowa w ust. 1 obejmuje cały przedmiot dostawy i liczy się od daty odbioru przedmiotu umowy bez uwag i wad.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57274">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Domniemywa się, że wada powstała z przyczyny tkwiącej w przedmiocie umowy, a ciężar udowodnienia faktu, że wada wystąpiła z przyczyn obciążających Zamawiającego lub osobę trzecią spoczywa na Wykonawcy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="249" w:lineRule="exact"/>
+        <w:ind w:hanging="427"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Umowa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>stanowi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dokument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>gwarancyjny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="37"/>
+        <w:ind w:hanging="427"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>udziela</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>miesięcy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rękojmi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>cały</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedmiot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> umowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="906"/>
+          <w:tab w:val="left" w:pos="2345"/>
+          <w:tab w:val="left" w:pos="3646"/>
+          <w:tab w:val="left" w:pos="5054"/>
+          <w:tab w:val="left" w:pos="5474"/>
+          <w:tab w:val="left" w:pos="6455"/>
+          <w:tab w:val="left" w:pos="7765"/>
+          <w:tab w:val="left" w:pos="9209"/>
+        </w:tabs>
+        <w:spacing w:before="37" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="906" w:right="281" w:hanging="483"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Zamawiający</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>powiadomi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Wykonawcę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>wadach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>przedmiotu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>telefonicznie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lub </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>e-mailem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="2" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="347"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zobowiązuje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nieodpłatnego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>usunięcia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>bądź</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wymiany</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wadliwego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedmiotu umowy (towaru) na nowy w terminie 7 dni od zgłoszenia wady</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (dotyczy rękojmi oraz gwarancji jakości)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:hanging="427"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiającemu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>służy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>swobodne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>prawo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wyboru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>podstaw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>roszczeń</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>tytułu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rękojmi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>gwarancji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="38"/>
+        <w:ind w:hanging="427"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zakresie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nieuregulowanym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rękojmi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oraz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>gwarancji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>stosuje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>się</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przepisy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Kodeksu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>cywilnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="77"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="37" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="285"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>W razie nie wykonania lub nienależytego wykonania umowy przez Wykonawcę, Wykonawca zobowiązuje się zapłacić Zamawiającemu kary umowne za:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1427"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zwłokę w wykonaniu przedmiotu umowy w terminie zgodnie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z § 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ust. 1, Wykonawca zobowiązuje się do zapłacenia kary umownej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w wysokości 0,5 % wartości umowy wskazanej w § 3 ust. 1 umowy za każdy dzień zwłoki;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1427"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="280"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>razie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zwłoki</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>usunięciu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wady</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>tytułu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rękojmi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>gwarancji,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zobowiązuje się</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zapłacić</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>karę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowną</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wysokości</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>0,3%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wartości</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wskazanej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ust.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy za każdy dzień zwłoki ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1427"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="285"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w razie odstąpienia od umowy lub jej rozwiązania z przyczyn, za które odpowiedzialność ponosi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zapłaci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>karę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowną</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wysokości</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>10%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wartości</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wskazanej w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>§ 3 ust. 1 umowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:right="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Maksymalna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wysokość</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>może</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przekroczyć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>10%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wartości</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wskazanej </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>§ 3 ust. 1 umowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="850"/>
+        </w:tabs>
+        <w:spacing w:line="249" w:lineRule="exact"/>
+        <w:ind w:left="850" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Kara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>niezależna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>od</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>poniesionej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>szkody.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="36" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="285"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zapłacenie kary umownej, o której mowa w ust. 1 pkt. 1-2 nie zwalnia Wykonawcy z obowiązku dokończenia świadczenia przedmiotu umowy, jak również z żadnych innych zobowiązań </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>umownych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="281"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Kary, o których mowa w ust. 1 Wykonawca zapłaci na wskazany</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przez Zamawiającego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rachunek bankowy przelewem, w terminie 14 dni kalendarzowych, licząc od dnia doręczenia mu żądania Zamawiającego zapłaty takiej kary umownej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:right="281"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiający</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>prawo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>potrącenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umownych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wynagrodzenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawcy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ile</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">przepisy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>szczególne nie stanowią inaczej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="286"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiający zastrzega sobie prawo żądania odszkodowania przekraczającego wysokość zastrzeżonych kar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="109"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="37" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiającemu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przysługuje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>prawo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>odstąpienia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>od</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oraz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>naliczenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umownych, o których mowa w § 5 ust. 1 pkt. 3 umowy w sytuacji, gdy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1349"/>
+        </w:tabs>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="1349" w:hanging="359"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wykonuje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedmiot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sposób</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>niezgodny</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ust.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ust.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>2,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="76"/>
+        <w:ind w:left="1350"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>szczególności</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>towar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>niezgodny</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Szczegółowym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>opisem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedmiotu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>umowy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1350"/>
+        </w:tabs>
+        <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca jest w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zwłoce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>stosunku do terminu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>określonego w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>§ 2 ust. 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">co najmniej 14 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>dni;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00620166" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1349"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="1349" w:hanging="359"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jakikolwiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>inny</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sposób</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rażący</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="45"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>naruszy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>postanowienia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>niniejszej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>umowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1349"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1349" w:hanging="359"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wykonawca podlega wykluczeniu na podstawie art. 7 ust. 1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436F7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w zw. z ust. 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ustawy z dnia 13 kwietnia 2022r. o szczególnych rozwiązaniach w zakresie przeciwdziałania wspieraniu agresji na Ukrainę oraz służących ochronie bezpieczeństwa narodowego (tj. Dz. U z 2025 r. poz. 514 z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. zm.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="38" w:line="278" w:lineRule="auto"/>
+        <w:ind w:right="286"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Odstąpienie od umowy winno nastąpić w terminie 30 dni od wystąpienia okoliczności będących podstawą odstąpienia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="280"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Odstąpienie od umowy winno nastąpić w formie pisemnej lub elektronicznej pod rygorem nieważności i zawierać uzasadnienie oraz sposób wzajemnych rozliczeń wraz z pokryciem wszystkich kosztów jakie poniosła strona nie odpowiadająca za odstąpienie od umowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:right="277"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Oświadczenie o odstąpieniu od umowy i naliczeniu kary umownej winno być przekazane listem poleconym lub na pocztę elektroniczną lub bezpośrednio Wykonawcy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="28"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="38" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="287"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Spory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>między</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>stronami</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>mogące</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zaistnieć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>tle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>realizacji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>niniejszej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>będą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rozstrzygane przez sąd właściwy miejscowo dla Zamawiającego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:hanging="427"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sprawach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nieuregulowanych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>niniejszą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umową</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>mają</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zastosowanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przepisy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Kodeksu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>cywilnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="38" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="285"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wszelkie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zmiany</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>niniejszej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wymagają</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>formy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>pisemnej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>formie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>aneksu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>pod</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rygorem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>nieważności.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:right="279"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Umowę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sporządzono</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>języku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>polskim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>czterech</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jednobrzmiących</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>egzemplarzach,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jeden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>egzemplarz dla Wykonawcy, trzy egzemplarze dla Zamawiającego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="249" w:lineRule="exact"/>
+        <w:ind w:hanging="427"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Umowa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wchodzi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>życie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dniem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>zawarcia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="36" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="279"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Strony zawrą odrębną umowę w zakresie dotyczącym przetwarzania dany osobowych według wymagań i treści obowiązujących w tym zakresie przepisów, w szczególności rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>takich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>danych oraz uchylenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dyrektywy 95/46/WE (ogólne rozporządzenie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o ochronie danych) (Dz. Urz. UE L 119 z 04.05.2016, str. 1). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(*jeżeli dotyczy - wyłącznie kwestii ochrony danych osobowych).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="76"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="774"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Załączniki</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="4137"/>
+        </w:tabs>
+        <w:spacing w:before="74"/>
+        <w:ind w:left="4137" w:hanging="3003"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(*wypisać</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>jeżeli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>dotyczy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="55"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:r>
+        <w:t xml:space="preserve">                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:t>WYKONAWCA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">                                                                           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:t>ZAMAWIAJĄCY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="112"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6254"/>
+        </w:tabs>
+        <w:ind w:left="645"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>………………………………….…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>……………….……………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00A46BEA" w:rsidRPr="00691DF3">
+          <w:pgSz w:w="11900" w:h="16850"/>
+          <w:pgMar w:top="1340" w:right="1133" w:bottom="280" w:left="992" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:spacing w:before="80"/>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Umowa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>wykonanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>usługi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>wzór</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="114"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:ind w:left="1131" w:right="883"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Umowa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>……………….……..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="112"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5059"/>
+        </w:tabs>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zawarta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Słupsku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>dniu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>pomiędzy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="77"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6025"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="434" w:right="307" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Uniwersytetem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Pomorskim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Słupsku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>siedzibą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>76-200</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Słupsk,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ul.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Krzysztofa Arciszewskiego 22a, NIP: 8391028460, REGON: 0000014594,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>reprezentowaną</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>przez:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:spacing w:before="38" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>dra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>hab.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>inż.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Zbigniewa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Osadowskiego,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>prof.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">UP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Rektora</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Uniwersytetu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Pomorskiego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Słupsku, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00F71E81" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:spacing w:before="38" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F71E81">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>przy kontrasygnacie:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71E81">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00F71E81" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:spacing w:before="38" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="424"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">mgr </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71E81">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Edyt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F71E81">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dumanowsk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>iej</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71E81">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Kwestor Uniwersytetu Pomorskiego </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:spacing w:before="38" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zwanym </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dalej w treści umowy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Zamawiającym,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="424" w:right="337"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………. reprezentowanym przez:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:spacing w:before="37"/>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zwanym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dalej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>treści</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Wykonawcą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="78"/>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D57274">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>zawarto umowę, do której na podstawie art. 2 ust. 1 pkt. 1 ustawy z dnia 11 września 2019 r. Prawo Zamówień Publicznych (Dz. U. z 2024, poz. 1320 ze zm.), nie stosuje się ww. ustawy, o następującej treści:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="009E1BCA" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="37" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="292"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Przedmiotem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>świadczenie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>usług</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>polegających</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="37" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="292" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>należy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>określić</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>rodzaj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>zakres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>usługi)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="37" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="292"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Szczegółowy opis przedmiotu zamówienia zawiera załącznik nr 1 do umowy, stanowiący jej integralną część </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(* w przypadku, jeżeli nie będzie załącznika wpisać przedmiot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>usługi, jej rodzaj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">i zakres i inne jej </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>elementy)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:hanging="427"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>podstawowych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>obowiązków</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>czynności</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Wykonawcy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ramach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>przedmiotu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>zamówienia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>należy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:spacing w:before="38"/>
+        <w:ind w:left="131" w:right="340" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:spacing w:before="38"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>należy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>wpisać</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>podstawowe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>obwiązki</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="41"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>zakresie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> usługi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="32" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="291"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zobowiązuje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>się</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wykonania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>usługi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>stanowiącej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedmiotu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wyznaczonym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiającego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>miejscu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…………………………..………………………. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>(*należy podać miejsce realizacji usług, jeżeli dotyczy ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="0067501F" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:right="286"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067501F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca oświadcza, iż zrealizuje postanowienia niniejszej umowy zgodnie ze złożoną ofertą, w sposób profesjonalny oraz z najwyższą starannością.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="0067501F" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:right="286"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...2 lines deleted...]
-        <w:t>(*wpisać przedmiot dostawy).</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067501F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wykonawca udziela rękojmi na przedmiot umowy na okres 24 miesięcy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067501F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(* jeżeli dotyczy, w usługach na dokumentację projektową należy wpisać 60 miesięcy)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:spacing w:before="247"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067501F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067501F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="6125"/>
+        </w:tabs>
+        <w:spacing w:before="37" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="434" w:right="289" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Przedmiot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>określony</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ust.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>należy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wykonać</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>okresie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>od</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dnia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zawarcia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>……………………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>terminie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>dni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kalendarzowych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>od</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>daty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>zawarcia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:spacing w:line="250" w:lineRule="exact"/>
+        <w:ind w:left="434"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(*niepotrzebne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>skreślić).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="121"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...34 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1328"/>
+          <w:tab w:val="left" w:pos="2127"/>
+          <w:tab w:val="left" w:pos="3763"/>
+          <w:tab w:val="left" w:pos="4979"/>
+          <w:tab w:val="left" w:pos="6227"/>
+          <w:tab w:val="left" w:pos="7537"/>
+          <w:tab w:val="left" w:pos="8844"/>
+        </w:tabs>
+        <w:spacing w:before="40"/>
+        <w:ind w:hanging="427"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>strony</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Zamawiającego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>wykonanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>przedmiotu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>zamówienia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>nadzorować</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>będzie:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...19 lines deleted...]
-        <w:t>Przedmiot umowy musi być fabrycznie nowy, wolny od wad fizycznych i prawnych, nieużywany i bez cech używalności.</w:t>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="37" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="307"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">………………………………………………………………………………………………..…….. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>tel. kom. ……………………….………, e-mail: …………………………………………..……..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...276 lines deleted...]
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...15 lines deleted...]
-        <w:t>Przedmiot umowy określony w § 1 ust. 1 należy wykonać w terminie do ……………… dni kalendarzowych od daty zawarcia umowy.</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:hanging="427"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>strony</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawcy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wykonywanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zamówienia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>realizować</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>będzie:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00C57A95" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="38" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="307" w:hanging="12"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…………………………………………………………………………….………………………… </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>tel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kom.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>…………………………….……,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>e-mail:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>………………………………………..………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...26 lines deleted...]
-        <w:t>(*niepotrzebne skreślić, jeżeli dostawy są częściowe określić ilość części i terminy ich realizacji).</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="76" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="291"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Każda ze Stron zobowiązuje się niezwłocznie poinformować drugą Stronę na piśmie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o zmianie osób</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>danych,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>których</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>mowa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ust.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zmiany</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wymagają</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wprowadzenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zmian do treści umowy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00C57A95" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...44 lines deleted...]
-        <w:t>następujących terminach :</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="286"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca zobowiązuje się zapewnić odpowiedni personel gwarantujący, że Przedmiot umowy zostanie wykonany w sposób należyty.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="009E1BCA" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...11 lines deleted...]
-        <w:t>dostawa ………</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="850"/>
+          <w:tab w:val="left" w:pos="2737"/>
+          <w:tab w:val="left" w:pos="4379"/>
+          <w:tab w:val="left" w:pos="5384"/>
+          <w:tab w:val="left" w:pos="6974"/>
+          <w:tab w:val="left" w:pos="8762"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="850" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-        <w:t>…….</w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ustanowił</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...22 lines deleted...]
-        <w:t>*wpisać zakres)</w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>do</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">należy wykonać w terminie </w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>realizacji</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-        <w:t>do …………………</w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>przedmiotu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-        <w:t>…….</w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>umowy:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:t>;</w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00C57A95" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="009E1BCA" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
-[...87 lines deleted...]
-          <w:numId w:val="4"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="850"/>
+          <w:tab w:val="left" w:pos="2737"/>
+          <w:tab w:val="left" w:pos="4379"/>
+          <w:tab w:val="left" w:pos="5384"/>
+          <w:tab w:val="left" w:pos="6974"/>
+          <w:tab w:val="left" w:pos="8762"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="850" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>terminie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>od</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>podpisania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dostarczy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiającemu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kopię</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zaświadczenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="75"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>potwierdzające</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="73"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>posiadane</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="75"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="73"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ww.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="75"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>osobę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="75"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kwalifikacje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="73"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oraz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="71"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wpis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="73"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="73"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">listę właściwego samorządu zawodowego </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(*wpisać, jeżeli dotyczy).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00927020" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...60 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="37"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...31 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...447 lines deleted...]
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> gwarancji jakości na cały przedmiot umowy.</w:t>
+        <w:spacing w:before="37" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Za</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wykonanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedmiotu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wymienionego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiający</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zapłaci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawcy wynagrodzenie ryczałtowe w rozumieniu art. 632 Kodeksu cywilnego w wysokości :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="7937"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> dostawy i liczy się od daty odbioru przedmiotu umowy bez uwag i wad. </w:t>
+        <w:spacing w:line="253" w:lineRule="exact"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>netto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>…………….zł</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="46"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(słownie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> netto:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>złotych)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="2961"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...24 lines deleted...]
-        <w:t>.</w:t>
+        <w:spacing w:before="40"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>plus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="53"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>podatek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>%,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8072"/>
+        </w:tabs>
+        <w:spacing w:before="37"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>brutto……………zł</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(słownie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>brutto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>złotych)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>zgodne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5943"/>
+        </w:tabs>
+        <w:spacing w:before="38"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="47"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Formularzem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="50"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oferty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="47"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oraz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="47"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Formularzem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="47"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>cenowym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wykonawcy*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="47"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(*niepotrzebne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="46"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>skreślić</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="37"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>złożonym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>postępowaniu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>udzielenie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zamówienia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> rękojmi na cały przedmiot umowy.</w:t>
+        <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="288"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zapłata</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>za</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wykonanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedmiotu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="78"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nastąpi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="79"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przelewem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="76"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="78"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rachunku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zamawiającego na rachunek Wykonawcy w terminie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dni licząc od daty otrzymania faktury.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="906"/>
+          <w:tab w:val="left" w:pos="6893"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> e-mailem.</w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="906" w:right="284" w:hanging="483"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wystawi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fakturę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>adres:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Uniwersytet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Pomorski</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Słupsku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>76-200</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Słupsk, ul. Arciszewskiego 22 a, NIP 839-10-28-460.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...16 lines deleted...]
-        <w:t>Wykonawca zobowiązuje do nieodpłatnego usunięcia  wad bądź wymiany wadliwego przedmiotu umowy (towaru) na nowy w terminie 7 dni od zgłoszenia wady.</w:t>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:right="293"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>W przypadku błędnie wystawionej faktury, termin płatności liczony będzie od daty otrzymania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>faktury korygującej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-      <w:pPr>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:pBdr>
-[...5 lines deleted...]
-        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...12 lines deleted...]
-        <w:t>Zamawiającemu służy swobodne prawo wyboru podstaw roszczeń z tytułu rękojmi lub gwarancji.</w:t>
+        <w:spacing w:line="250" w:lineRule="exact"/>
+        <w:ind w:hanging="427"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Za</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dzień</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zapłaty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przyjmuje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>się</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>datę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>obciążenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>bank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rachunku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zamawiającego.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:pBdr>
-[...5 lines deleted...]
-        </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">W zakresie nieuregulowanym do rękojmi  oraz gwarancji stosuje się przepisy Kodeksu cywilnego. </w:t>
+        <w:spacing w:before="31" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="280"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk219812796"/>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wykonawca </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wystawi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ustrukturyzowane faktury elektroniczne w rozumieniu przepisów </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">art. 2 pkt 32 i 32a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ustawy z dnia </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.03.2004 r. o podatku od towarów i usług (Dz. U.2025 r. poz. 775 ze zm.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wystawiona przez Wykonawcę ustrukturyzowana faktura elektroniczna winna zawierać elementy, o których mowa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">art. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001732E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z dnia 9 listopada 2018 r. o elektronicznym fakturowaniu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001732E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>w zamówieniach publicznych, koncesjach na roboty budowlane lub usługi oraz partnerstwie publiczno-prywatnym (Dz.U z 2020 r. poz. 1666 ze zm.),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a nadto faktura lub załącznik do niej musi zawierać numer Umowy.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W przypadku wystawienia faktury, o której mowa w ustępie poprzednim, Wykonawca jest obowiązany do wysłania jej do Zamawiającego za pośrednictwem Platformy Elektronicznego Fakturowania. Zgodnie z przepisami ustawowymi od 1 lutego 2026r. faktury będą wystawiane i otrzymywane przy użyciu Krajowego Systemu e-Faktur (dalej: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>KSeF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Wówczas faktury płatne będą w terminie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dni od daty </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">udostępnienia w </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>KseF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00423089" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...4 lines deleted...]
-        <w:contextualSpacing/>
+        <w:spacing w:before="2" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="287"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423089">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W przypadku konieczności udostępnienia faktury w sposób uzgodniony (tryb awaryjny) – faktury przekazane poza </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00423089">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>KSeF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00423089">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> płatne będą w terminie 30 dni od daty faktycznego otrzymania wizualizacji faktury. Wizualizacje faktur przekazywanych poza </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00423089">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>KSeF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00423089">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wykonawca będzie przesyłał na adres: orlowska.malgorzata@upsl.edu.pl. Datą otrzymania będzie wówczas data przesłania wiadomości e-mail. Wykonawca może również przekazywać wizualizacje faktur w formie papierowej (np. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00423089" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="2" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="287" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423089">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w razie pojawienia się przejściowych problemów technicznych) i doręczać je na adres siedziby </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423089">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Zamawiającego. Powyższe znajdzie zastosowanie odpowiednio w przypadku awarii całkowitej </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00423089">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>KseF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00423089">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="2" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="287"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Za chwilę doręczenia ustrukturyzowanej faktury elektronicznej uznawać się będzie chwilę wprowadzenia prawidłowo wystawionej faktury, zawierającej wszystkie elementy, o których mowa w ust. powyżej, do konta Zamawiającego, w sposób umożliwiający Zamawiającemu zapoznanie się z jej treścią.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="287"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca oświadcza, że numer rachunku rozliczeniowego wskazany we wszystkich fakturach, które</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>będą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wystawionego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>imieniu,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="54"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="54"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rachunkiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="54"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>którego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zgodnie z rozdziałem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>3a ustawy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z dnia 29 sierpnia 1997</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>r. Prawo Bankowe prowadzony jest rachunek VAT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="76" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="285" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00297F01" w:rsidRPr="00FB54E2" w:rsidRDefault="00297F01" w:rsidP="00BC2D8E">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="009E1BCA" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...4 lines deleted...]
-        <w:contextualSpacing/>
+        <w:spacing w:before="76" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="285" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1BCA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>§ 5</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:autoSpaceDE w:val="0"/>
-[...4 lines deleted...]
-        <w:contextualSpacing/>
+        <w:spacing w:before="76" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="285"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>W razie nienależytego wykonania umowy przez Wykonawcę, Wykonawca zobowiązuje się zapłacić</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiającemu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>karę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowną</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wysokości</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>5%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wynagrodzenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ryczałtowego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>netto, o którym mowa w § 4 ust. 1 umowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="290"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>W przypadku odstąpienia od umowy lub jej rozwiązania z powodu okoliczności, za które odpowiada Wykonawca, zobowiązuje się zapłacić Zamawiającemu karę umowną w wysokości 10% wynagrodzenia ryczałtowego netto, o którym mowa w § 4 ust. 1 umowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="289"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W przypadku zwłoki w terminie wykonania usługi Wykonawca zobowiązuje się zapłacić Zamawiającemu karę umowną w wysokości 0,5 % wynagrodzenia ryczałtowego netto za każdy dzień zwłoki </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(*jeżeli dotyczy).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:right="292"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Maksymalna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wysokość</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>może</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przekroczyć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>10%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wartości</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wskazanej </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>§ 4 ust. 1 umowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="850"/>
+        </w:tabs>
+        <w:spacing w:line="249" w:lineRule="exact"/>
+        <w:ind w:left="850" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Kara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>niezależne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>od</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>poniesionej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>szkody.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="36" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="290"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiający zastrzega sobie prawo żądania odszkodowania przekraczającego wysokość zastrzeżonych kar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="286"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zapłacenie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umownej,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>której</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>mowa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ust.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>*ust.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>jeżeli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>dotyczy)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zwalnia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wykonawcy z obowiązku dokończenia świadczenia usług, jak również z żadnych innych zobowiązań </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>umownych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="287"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karę, o których mowa w ust. 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wykonawca zapłaci na wskazany przez Zamawiającego rachunek bankowy przelewem, w terminie 14 dni kalendarzowych, licząc od dnia doręczenia mu żądania Zamawiającego zapłaty takiej kary umownej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="286"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiający</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>prawo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>potrącenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umownych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wynagrodzenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawcy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ile</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przepisy szczególne nie stanowią inaczej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="290"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiający zastrzega sobie prawo żądania odszkodowania przekraczającego wysokość zastrzeżonych kar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="38"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-        <w:t>5</w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="38" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="293"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiającemu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przysługuje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>prawo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>odstąpienia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>od</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oraz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>naliczenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umownych, o których mowa w § 5 ust. 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy w sytuacji, gdy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="1349"/>
         </w:tabs>
-        <w:suppressAutoHyphens w:val="0"/>
-[...18 lines deleted...]
-        <w:t>W razie nie wykonania lub nienależytego wykonania umowy przez Wykonawcę, Wykonawca zobowiązuje się zapłacić Zamawiającemu kary umowne za:</w:t>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="1349" w:hanging="359"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wykonuje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedmiot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sposób</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>niezgodny</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>1;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1349"/>
+        </w:tabs>
+        <w:spacing w:before="37"/>
+        <w:ind w:left="1349" w:hanging="359"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zwłoce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>stosunku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>terminu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="58"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>określonego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>co</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>najmniej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>dni</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:spacing w:before="37"/>
+        <w:ind w:left="1350"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>*jeżeli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>dotyczy);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00620166" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1349"/>
+        </w:tabs>
+        <w:spacing w:before="31"/>
+        <w:ind w:left="1349" w:hanging="359"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jakikolwiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>inny</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sposób</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rażący</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="45"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>naruszy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>postanowienia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>niniejszej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>umowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1349"/>
+        </w:tabs>
+        <w:spacing w:before="31"/>
+        <w:ind w:left="1349" w:hanging="359"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wykonawca podlega wykluczeniu na podstawie art. 7 ust. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436F7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1 w zw. z ust.9 ustawy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z dnia 13 kwietnia 2022r. o szczególnych rozwiązaniach w zakresie przeciwdziałania wspieraniu agresji na Ukrainę oraz służących ochronie bezpieczeństwa narodowego (tj. Dz. U z 2025 r. poz. 514 z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. zm.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...17 lines deleted...]
-        <w:t>zwłokę w wykonaniu przedmiotu umowy w terminie zgodnie   z § 2  ust. 1, Wykonawca zobowiązuje się do zapłacenia kary umownej  w wysokości 0,5 % wartości umowy wskazanej w § 3 ust. 1 umowy za każdy dzień zwłoki;</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="38" w:line="278" w:lineRule="auto"/>
+        <w:ind w:right="290"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Odstąpienie od umowy winno nastąpić w terminie 30 dni od wystąpienia okoliczności będących </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>podstawą odstąpienia.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-      <w:pPr>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:pBdr>
-[...19 lines deleted...]
-        <w:t>w razie zwłoki  w usunięciu wady z tytułu rękojmi lub gwarancji, Wykonawca zobowiązuje się zapłacić karę umowną w wysokości 0,3% wartości umowy wskazanej w § 3 ust. 1 umowy za każdy dzień zwłoki ;</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="287"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Odstąpienie od umowy winno nastąpić w formie pisemnej lub elektronicznej pod rygorem nieważności i zawierać uzasadnienie oraz sposób wzajemnych rozliczeń wraz z pokryciem wszystkich kosztów jakie poniosła strona nie odpowiadająca za odstąpienie od umowy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...17 lines deleted...]
-        <w:t>w razie odstąpienia od umowy lub jej rozwiązania z przyczyn, za które odpowiedzialność ponosi Wykonawca zapłaci on karę umowną w wysokości 10% wartości umowy wskazanej w  § 3 ust. 1 umowy.</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="289"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Oświadczenie o odstąpieniu od umowy i naliczeniu kary umownej winno być przekazane listem poleconym lub na pocztę elektroniczną lub bezpośrednio Wykonawcy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="34"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-          <w:tab w:val="num" w:pos="426"/>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:suppressAutoHyphens w:val="0"/>
-[...26 lines deleted...]
-        <w:t>w  § 3 ust. 1 umowy.</w:t>
+        <w:spacing w:before="37" w:line="278" w:lineRule="auto"/>
+        <w:ind w:right="294"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Spory między stronami mogące zaistnieć na tle realizacji niniejszej umowy będą rozstrzygane przez sąd właściwy miejscowo dla Zamawiającego.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-          <w:tab w:val="num" w:pos="426"/>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:suppressAutoHyphens w:val="0"/>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> od poniesionej szkody.</w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="290"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sprawach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nieuregulowanych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>niniejszą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umową</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>mają</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zastosowanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przepisy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Kodeksu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>cywilnego, w tym w zakresie dotyczącym rękojmi.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-          <w:tab w:val="num" w:pos="426"/>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:suppressAutoHyphens w:val="0"/>
-[...20 lines deleted...]
-        <w:t>Zapłacenie kary umownej, o której mowa w ust. 1 pkt. 1-2 nie zwalnia Wykonawcy z obowiązku dokończenia świadczenia przedmiotu umowy, jak również z żadnych innych zobowiązań umownych.</w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="291"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wszelkie zmiany niniejszej umowy wymagają formy pisemnej w formie aneksu pod rygorem nieważności. Czynności następcze określone w § 77 ust. 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Kodeksu cywilnego wymagają formy pisemnej pod rygorem nieważności lub nieskuteczności.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-          <w:tab w:val="num" w:pos="426"/>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:suppressAutoHyphens w:val="0"/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Wykonawca zapłaci na wskazany przez Zamawiającego rachunek bankowy przelewem, w terminie 14 dni kalendarzowych, licząc od dnia doręczenia mu żądania Zamawiającego zapłaty takiej kary umownej. </w:t>
+        <w:spacing w:before="76" w:line="278" w:lineRule="auto"/>
+        <w:ind w:right="290"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Umowę sporządzono w języku polskim w czterech jednobrzmiących egzemplarzach, jeden egzemplarz dla Wykonawcy, trzy egzemplarze dla Zamawiającego.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-          <w:tab w:val="num" w:pos="426"/>
+          <w:tab w:val="left" w:pos="850"/>
         </w:tabs>
-        <w:suppressAutoHyphens w:val="0"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Zamawiający ma prawo do potrącenia kar umownych z wynagrodzenia Wykonawcy o ile przepisy szczególne nie stanowią inaczej. </w:t>
+        <w:spacing w:line="250" w:lineRule="exact"/>
+        <w:ind w:left="850" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Umowa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wchodzi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>życie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dniem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>zawarcia.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-          <w:tab w:val="num" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:suppressAutoHyphens w:val="0"/>
-[...20 lines deleted...]
-        <w:t>Zamawiający zastrzega sobie prawo żądania odszkodowania przekraczającego wysokość zastrzeżonych kar.</w:t>
+        <w:spacing w:before="37" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="283"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Strony zawrą odrębną umowę w zakresie dotyczącym przetwarzania dany osobowych według wymagań i treści obowiązujących w tym zakresie przepisów, w szczególności rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>takich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>danych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oraz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>uchylenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dyrektywy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>95/46/WE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(ogólne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rozporządzenie o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ochronie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>danych)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(Dz.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Urz.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>UE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>119</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>04.05.2016,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>str.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(*jeżeli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>dotyczy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>wyłącznie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>kwestii</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>ochrony danych osobowych)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...9 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="35"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="774"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Załączniki</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="3698"/>
+        </w:tabs>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="3698" w:hanging="2564"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(*wypisać</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>jeżeli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>dotyczy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="124"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:r>
+        <w:t xml:space="preserve">                          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:t>WYKONAWCA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">                                                                                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:t>ZAMAWIAJĄCY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="252"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6894"/>
+        </w:tabs>
+        <w:ind w:left="786"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00A46BEA" w:rsidRPr="00691DF3">
+          <w:pgSz w:w="11900" w:h="16850"/>
+          <w:pgMar w:top="1340" w:right="1133" w:bottom="280" w:left="992" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>…………………….……………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>…………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="63"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Umowa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>roboty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>budowlane</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>wzór</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="50"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:ind w:left="-1" w:right="133"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="0"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Umowa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>………………..</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00297F01" w:rsidRDefault="00297F01" w:rsidP="00BC2D8E">
-[...9 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="252"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="3957"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zawarta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Słupsku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>dniu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>pomiędzy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:ind w:left="434" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Uniwersytetem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Pomorskim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Słupsku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>siedzibą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>76-200</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Słupsk,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ul.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Krzysztofa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Arciszewskiego 22a, NIP: 8391028460, REGON: 0000014594,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="1" w:line="253" w:lineRule="exact"/>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>reprezentowaną</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>przez:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:ind w:left="424" w:right="307"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>dr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>hab.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>inż.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Zbigniewa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Osadowskiego,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>prof.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>UP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Rektora</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Uniwersytetu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Pomorskiego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Słupsku, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00F71E81" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:ind w:left="424" w:right="307"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F71E81">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>przy kontrasygnacie:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71E81">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00F71E81" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:ind w:right="307" w:firstLine="424"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">mgr </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71E81">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Edyt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71E81">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F71E81">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dumanowsk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>iej</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F71E81">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Kwestor Uniwersytetu Pomorskiego </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:ind w:left="424" w:right="307"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zwan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dalej </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Zamawiającym</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="252"/>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>a..................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="1" w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>reprezentowanym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>przez:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zwanym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dalej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>treści</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Wykonawcą;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="424"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>zawarto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>umowę,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>której</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>podstawie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>art.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ust.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>pkt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="46"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ustawy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dnia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>września</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:ind w:left="434" w:right="1268"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>r. Prawo Zamówień Publicznych ( Dz. U.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, poz. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1320</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zm.), nie stosuje się ww.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ustawy, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>o następującej treści:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="0"/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...45 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Zamawiającemu przysługuje prawo do odstąpienia od umowy oraz naliczenia kar umownych, </w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="783"/>
+          <w:tab w:val="left" w:pos="2243"/>
+          <w:tab w:val="left" w:pos="3192"/>
+          <w:tab w:val="left" w:pos="3786"/>
+          <w:tab w:val="left" w:pos="5036"/>
+          <w:tab w:val="left" w:pos="5787"/>
+          <w:tab w:val="left" w:pos="7548"/>
+          <w:tab w:val="left" w:pos="9282"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="783" w:hanging="359"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Przedmiotem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>jest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>wykonanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>robót</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>budowlanych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>polegających</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5724"/>
+          <w:tab w:val="left" w:pos="6904"/>
+          <w:tab w:val="left" w:pos="7778"/>
+          <w:tab w:val="left" w:pos="8102"/>
+          <w:tab w:val="left" w:pos="8977"/>
+        </w:tabs>
+        <w:spacing w:before="41" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="784" w:right="281"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>………………………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00FB54E2">
-[...6 lines deleted...]
-        <w:t>o których mowa w § 5 ust. 1 pkt. 3 umowy w sytuacji, gdy:</w:t>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>(*określić</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>rodzaj</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>zakres</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>robót</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>budowlanych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Styl1"/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...74 lines deleted...]
-        <w:t>;</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="783"/>
+          <w:tab w:val="left" w:pos="2046"/>
+          <w:tab w:val="left" w:pos="3062"/>
+          <w:tab w:val="left" w:pos="4242"/>
+          <w:tab w:val="left" w:pos="5564"/>
+          <w:tab w:val="left" w:pos="6300"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="783" w:hanging="359"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Przedmiot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>obejmuje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>wykonanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>prac</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>……………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Styl1"/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:spacing w:before="37"/>
+        <w:ind w:left="784"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>określić</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="49"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>opis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>prac</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>budowlanych).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...19 lines deleted...]
-        <w:t>Wykonawca jest w zwłoce w stosunku do terminu  określonego w § 2 ust. 1  co najmniej 14 dni;</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="783"/>
+        </w:tabs>
+        <w:spacing w:before="38"/>
+        <w:ind w:left="783" w:hanging="359"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Szczegółowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>opis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedmiotu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zamówienia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>stanowi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dokumentacja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>projektowa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wraz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>załącznikami</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Styl1"/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:spacing w:before="39"/>
+        <w:ind w:left="784"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>……..,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>które</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dokumenty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>stanowią</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>integralną</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>część</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>*podać</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>załączniki).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...19 lines deleted...]
-        <w:t>Wykonawca w jakikolwiek inny sposób rażący  naruszy postanowienia niniejszej umowy.</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="784"/>
+        </w:tabs>
+        <w:spacing w:before="38" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="280"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Określone</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dokumentacji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>projektowej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>materiały,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>urządzenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>technologie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>określają</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>minimalne parametry jakościowe i cechy użytkowe oraz estetyczne, jakim muszą odpowiadać, aby spełnić wymagania stawiane przez Zamawiającego. Zamawiający dopuszcza materiały, urządzenia lub technologie równoważne o parametrach jakościowych i cechach użytkowych oraz estetycznych,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>co</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>najmniej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>równych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wyższych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(tzn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>gorszych)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>od</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wskazanych </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w dokumentacji projektowej stanowiącej opis przedmiotu zamówienia.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Styl1"/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="14"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="784"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="426"/>
-[...19 lines deleted...]
-        <w:t>Odstąpienie od umowy winno nastąpić w terminie 30 dni od wystąpienia okoliczności będących podstawą odstąpienia.</w:t>
+        <w:ind w:right="285"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca zobowiązany jest do wykonania robót budowlanych stanowiących przedmiot niniejszego zamówienia wyłącznie z materiałów i urządzeń fabrycznie nowych, dopuszczonych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do obrotu i powszechnego lub jednostkowego stosowania w budownictwie, objętych certyfikatem </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w zakresie tzw. znaku bezpieczeństwa, wskazującego na zgodność z Polską Normą, aprobatą techniczną</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>właściwymi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przepisami</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>technicznymi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zgodnie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>art.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ustawy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>z 07 lipca 1994 r. - Prawo Budowlane (tekst jednolity Dz. U. z 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r. poz. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>418</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ze zm.).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Styl1"/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="14"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="784"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="286"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>W przypadku stwierdzenia, że roboty wykonywane są niezgodnie z umową lub obowiązującymi przepisami Zamawiający może odmówić zapłaty i żądać ich ponownego wykonania lub odstąpić od umowy z winy Wykonawcy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="426"/>
-[...20 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00A46BEA" w:rsidRPr="00691DF3">
+          <w:pgSz w:w="11900" w:h="16850"/>
+          <w:pgMar w:top="1940" w:right="1133" w:bottom="280" w:left="992" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Styl1"/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="14"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="784"/>
+        </w:tabs>
+        <w:spacing w:before="76" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="281"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oświadcza,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>że</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>uzyskał</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wszystkie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>informacje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>konieczne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>realizacji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zamówienia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i ponosi pełną odpowiedzialność za skutki braku lub mylnego rozpoznania warunków realizacji </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>zamówienia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="784"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="273" w:lineRule="auto"/>
+        <w:ind w:right="280"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca nadto, w ramach realizacji umowy, zobowiązany jest do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">(*wymienić obowiązki </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Wykonawcy):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1143"/>
+        </w:tabs>
+        <w:spacing w:before="4"/>
+        <w:ind w:left="1143" w:hanging="359"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>prowadzenie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dziennika</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>budowy*,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1143"/>
+        </w:tabs>
+        <w:spacing w:before="40"/>
+        <w:ind w:left="1143" w:hanging="359"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>odpowiednie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zabezpieczenie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>terenu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>budowy*,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1144"/>
+        </w:tabs>
+        <w:spacing w:before="37" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="349"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umieszczenie na budowie w widocznym miejscu tablicy informacyjnej o odbywających się</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>pracach budowlanych oraz tablicy ostrzegawczej dla użytkowników budynku*,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1144"/>
+        </w:tabs>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:right="343"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wypełnianie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>innych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>obowiązków</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kierownika</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>budowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>określonych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ustawie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prawo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Budowlane,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1143"/>
+        </w:tabs>
+        <w:spacing w:line="249" w:lineRule="exact"/>
+        <w:ind w:left="1143" w:hanging="359"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………….………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:spacing w:before="35"/>
+        <w:ind w:left="1542"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(*wypełnić</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>zależności</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>według</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>potrzeb)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="784"/>
+        </w:tabs>
+        <w:spacing w:before="33" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="784" w:right="288" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca bierze odpowiedzialność za kompletne, wysokiej jakości i terminowe wykonanie całego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedmiotu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oraz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>za</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zgodność</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dokumentacją</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>techniczną</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>obowiązującymi w Polsce przepisami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="38"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9325"/>
+        </w:tabs>
+        <w:spacing w:before="37"/>
+        <w:ind w:hanging="427"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Przedmiot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>określony</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ust.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>należy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wykonać</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>terminie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="4108"/>
+        </w:tabs>
+        <w:spacing w:before="40"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>terminie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>dni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kalendarzowych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>od</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>daty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zawarcia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>(*niepotrzebne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:spacing w:before="36" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>skreślić,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>sugeruje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>się</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>określanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>terminu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>wykonania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>poprzez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>wskazanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>dni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>kalendarzowych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>od</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>dnia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>zawarcia umowy ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:hanging="427"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Teren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>budowy*/plac</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>budowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zostanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przekazany</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>terminie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>5**</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>od</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dnia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>podpisania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:spacing w:before="36"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(*niepotrzebne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>skreślić,**</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>termin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>można</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>zmienić</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>określić</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>indywidulanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>od</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> potrzeb).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="117"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1328"/>
+          <w:tab w:val="left" w:pos="2127"/>
+          <w:tab w:val="left" w:pos="3763"/>
+          <w:tab w:val="left" w:pos="4979"/>
+          <w:tab w:val="left" w:pos="6227"/>
+          <w:tab w:val="left" w:pos="7537"/>
+          <w:tab w:val="left" w:pos="8844"/>
+        </w:tabs>
+        <w:spacing w:before="37"/>
+        <w:ind w:hanging="427"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>Ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>strony</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Zamawiającego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>wykonanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>przedmiotu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>zamówienia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>nadzorować</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>będzie:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="38" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="167"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……………………………………………………………………………………………………… </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>tel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kom.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>…………………………………….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>e-mail:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>…………………………………….………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:hanging="427"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>strony</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawcy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wykonywanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zamówienia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>realizować</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>będzie:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="38" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="307" w:hanging="12"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">………………………………………………………………………………………………….…… </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>tel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kom.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>…………………………………..…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>e-mail:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>…………………………………………..…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="426"/>
-        <w:contextualSpacing/>
+        <w:ind w:right="290"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Każda ze Stron zobowiązuje się niezwłocznie poinformować drugą Stronę na piśmie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o zmianie osób</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lub danych, o których mowa w ust. 1 i 2. Zmiany te nie wymagają wprowadzenia zmian do treści umowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="285"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca zobowiązuje się zapewnić odpowiedni personel gwarantujący, że Przedmiot umowy zostanie wykonany w sposób należyty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:hanging="427"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ustanowił</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>realizacji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedmiotu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>umowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="839" w:right="289"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="0"/>
-[...16 lines deleted...]
-        <w:t>Oświadczenie o odstąpieniu od umowy i naliczeniu kary umownej winno być przekazane listem poleconym lub na pocztę elektroniczną lub bezpośrednio Wykonawcy.</w:t>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kierownika budowy w osobie*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…………………………….……………………………………… Wykonawca </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w terminie 3 dni od podpisania umowy dostarczy Zamawiającemu kopię zaświadczenia potwierdzające posiadane przez ww. osobę kwalifikacje oraz wpis na listę właściwego samorządu zawodowego </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(*wpisać, jeżeli dotyczy).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="Styl1"/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="251" w:lineRule="exact"/>
+        <w:ind w:hanging="427"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ustala</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>się</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>następujące</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rodzaje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>odbiorów</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>robót:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="988"/>
+          <w:tab w:val="left" w:pos="990"/>
+        </w:tabs>
+        <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="283"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>odbiór robót zanikających i ulegających zakryciu dokonuje upoważniona przez Zamawiającego osoba na zgłoszenie Wykonawcy. Jeżeli Wykonawca nie zgłosi tych robót do odbioru, zobowiązany</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>żądanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiającego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>odkryć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>roboty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wykonać</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>otwory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="29"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>niezbędne do zbadania robót, a następnie przywrócić roboty do stanu poprzedniego na własny koszt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="989"/>
+        </w:tabs>
+        <w:ind w:left="989" w:hanging="282"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>odbiór</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>końcowy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00A46BEA" w:rsidRPr="00691DF3">
+          <w:pgSz w:w="11900" w:h="16850"/>
+          <w:pgMar w:top="1340" w:right="1133" w:bottom="280" w:left="992" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+          <w:tab w:val="left" w:pos="1129"/>
+        </w:tabs>
+        <w:spacing w:before="76" w:line="278" w:lineRule="auto"/>
+        <w:ind w:right="294" w:hanging="140"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>dokonuje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>się</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>po</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>całkowitym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zakończeniu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wszystkich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>robót</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>składających</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>się</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">przedmiot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>umowy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+          <w:tab w:val="left" w:pos="1129"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="775"/>
-        <w:contextualSpacing/>
+        <w:ind w:right="287" w:hanging="140"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przeprowadzany</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>udziale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>upoważnionych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedstawicieli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiającego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oraz w obecności Wykonawcy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+          <w:tab w:val="left" w:pos="1129"/>
+        </w:tabs>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:right="289" w:hanging="140"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rozpoczęciem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>odbioru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>końcowego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dostarczy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiającemu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dokumentację powykonawczą </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(* jeżeli jest wymagana)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="285"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Jeżeli w toku czynności odbioru końcowego zostaną stwierdzone przez Zamawiającego wady istotne, to Zamawiającemu przysługuje prawo odmowy odbioru końcowego robót do czasu usunięcia wad w wyznaczonym terminie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:right="289"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zobowiązany</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zawiadomienia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiającego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>usunięciu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oraz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>żądania wyznaczenia kolejnego terminu odbioru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="284"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wszystkie czynności związane z odbiorem robót wymagają formy pisemnej – protokołu podpisanego przez Strony pod rygorem nieważności.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:spacing w:before="241"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="784"/>
+        </w:tabs>
+        <w:spacing w:before="37" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="286"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiający żąda, aby przed przystąpieniem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>do wykonania zamówienia Wykonawca, o ile są już znane,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>podał</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nazwy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>albo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>imiona</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nazwiska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oraz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dane</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kontaktowe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>podwykonawców</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>osób do kontaktu z nimi, zaangażowanych w roboty budowlane, dostawy i usługi związane z realizacją przedmiotu zamówienia. Wykonawca jest zobowiązany zawiadomić</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiającego o wszelkich zmianach danych, o których mowa w zdaniu pierwszym, w trakcie realizacji zamówienia, a także przekazuje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>informacje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>temat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nowych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>podwykonawców,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>którym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późniejszym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>okresie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zamierza powierzyć realizację robót budowlanych lub usług.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="784"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="289"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca, Podwykonawca lub dalszy Podwykonawca zamówienia na roboty budowlane zamierzający zawrzeć umowę o podwykonawstwo, której przedmiotem są roboty budowlane, jest zobowiązany w trakcie realizacji zamówienia publicznego, do przedłożenia Zamawiającemu umowy z podwykonawcą oraz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zmian takiej umowy (aneksów).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="784"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="287"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca, Podwykonawca lub dalszy Podwykonawca nie może polecić Podwykonawcy realizacji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedmiotu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>podwykonawstwo,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>której</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedmiotem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>są</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>roboty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>budowlane</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w przypadku nie przedłożenia umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na podwykonawstwo lub wniesienia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przez Zamawiającego sprzeciwu do umowy lub jej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zmiany.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="784"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="290"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Powierzenie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wykonania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>części</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zamówienia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Podwykonawcom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zwalnia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wykonawcy </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z odpowiedzialności za należyte wykonanie tego zamówienia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="38"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="38" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="347"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Za</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wykonanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedmiotu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wymienionego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiający</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zapłaci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawcy wynagrodzenie ryczałtowe w rozumieniu art. 632 Kodeksu cywilnego w wysokości:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="7935"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>netto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>…………….zł</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="45"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(słownie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>netto:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>złotych)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="2960"/>
+        </w:tabs>
+        <w:spacing w:before="38"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>plus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>podatek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>%,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8034"/>
+        </w:tabs>
+        <w:spacing w:before="38"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>brutto……………zł</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(słownie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>brutto:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>złotych)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:spacing w:before="37"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zgodne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Formularzem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oferty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oraz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Formularzem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>cenowym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="71"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawcy*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(*niepotrzebne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>skreślić)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="37"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>złożonym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>postępowaniu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>udzielenie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zamówienia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="350"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zapłata</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="74"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>za</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="74"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wykonanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="74"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedmiotu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="73"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="71"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nastąpi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="72"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przelewem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="72"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="71"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rachunku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="73"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zamawiającego na rachunek Wykonawcy w terminie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dni licząc od daty otrzymania faktury.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="906"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="906" w:right="344" w:hanging="483"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wystawi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fakturę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>adres:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Uniwersytet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Pomorski</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Słupsku,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>76-200</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Słupsk, ul. Arciszewskiego 22 a, NIP 839-10-28-460.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="350"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>W przypadku błędnie wystawionej faktury, termin płatności liczony będzie od daty otrzymania faktury korygującej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:hanging="427"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Za</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dzień</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zapłaty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przyjmuje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>się</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>datę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>obciążenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>bank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rachunku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zamawiającego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00A46BEA" w:rsidRPr="00691DF3">
+          <w:pgSz w:w="11900" w:h="16850"/>
+          <w:pgMar w:top="1340" w:right="1133" w:bottom="280" w:left="992" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="31" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="280"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Wykonawca </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wystawi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ustrukturyzowane faktury elektroniczne w rozumieniu przepisów </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">art. 2 pkt 32 i 32a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ustawy z dnia </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.03.2004 r. o podatku od towarów i usług (Dz. U.2025 r. poz. 775 ze zm.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wystawiona przez Wykonawcę ustrukturyzowana faktura elektroniczna winna zawierać elementy, o których mowa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">art. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001732E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z dnia 9 listopada 2018 r. o elektronicznym fakturowaniu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001732E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>w zamówieniach publicznych, koncesjach na roboty budowlane lub usługi oraz partnerstwie publiczno-prywatnym (Dz.U z 2020 r. poz. 1666 ze zm.),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a nadto faktura lub załącznik do niej musi zawierać numer Umowy.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W przypadku wystawienia faktury, o której mowa w ustępie poprzednim, Wykonawca jest obowiązany do wysłania jej do Zamawiającego za pośrednictwem Platformy Elektronicznego Fakturowania. Zgodnie z przepisami ustawowymi od 1 lutego 2026r. faktury będą wystawiane i otrzymywane przy użyciu Krajowego Systemu e-Faktur (dalej: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>KSeF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Wówczas faktury płatne będą w terminie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dni od daty </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">udostępnienia w </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA219E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>KseF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00423089" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="345"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423089">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W przypadku konieczności udostępnienia faktury w sposób uzgodniony (tryb awaryjny) – faktury przekazane poza </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00423089">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>KSeF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00423089">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> płatne będą w terminie 30 dni od daty faktycznego otrzymania wizualizacji faktury. Wizualizacje faktur przekazywanych poza </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00423089">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>KSeF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00423089">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wykonawca będzie przesyłał na adres: orlowska.malgorzata@upsl.edu.pl. Datą otrzymania będzie wówczas data przesłania wiadomości e-mail. Wykonawca może również przekazywać wizualizacje faktur w formie papierowej (np. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00423089" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="345" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00423089">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w razie pojawienia się przejściowych problemów technicznych) i doręczać je na adres siedziby Zamawiającego. Powyższe znajdzie zastosowanie odpowiednio w przypadku awarii całkowitej </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00423089">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>KseF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00423089">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="345"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Za chwilę doręczenia ustrukturyzowanej faktury elektronicznej uznawać się będzie chwilę wprowadzenia prawidłowo wystawionej faktury, zawierającej wszystkie elementy, o których mowa w ust. powyżej, do konta Zamawiającego, w sposób umożliwiający Zamawiającemu zapoznanie się z jej treścią.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="347"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oświadcza,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>że</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>numer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rachunku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rozliczeniowego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wskazany</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wszystkich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fakturach, które</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>będą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wystawionego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>imieniu,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="51"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="53"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rachunkiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="51"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>którego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zgodnie z rozdziałem 3a ustawy z dnia 29 sierpnia 1997 r. Prawo Bankowe (Dz. U. z 2020 r. poz. 1896</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ze zm.) prowadzony jest rachunek VAT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="342"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>W przypadku zlecenia przez Wykonawcę realizacji części robót Podwykonawcom warunkiem zapłaty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiającego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>należnego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wynagrodzenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>za</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>odebrane</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>roboty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>budowlane jest przedstawienie dowodów zapłaty wynagrodzenia Podwykonawcom i dalszym Podwykonawcom, biorącym udział w realizacji odebranych robót budowlanych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="350"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Do faktury wystawianej przez Wykonawcę muszą być dołączone oryginalne oświadczenia Podwykonawców, że ich należności wymagalne od Wykonawcy zostały w całości zapłacone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="36"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1144"/>
+        </w:tabs>
+        <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="344" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>razie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nienależytego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wykonania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawcę,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zobowiązuje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>się zapłacić Zamawiającemu karę umowną :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1274"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="286"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>za</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zwłokę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wykonaniu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedmiotu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wysokości</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>0,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wartości</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedmiotu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy brutto wskazanego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w § 5 ust.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>za każdy dzień zwłoki;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1274"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>za</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zwłokę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>usunięciu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>stwierdzonych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>odbiorze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>okresie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30A50">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>gwarancji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30A50">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30A50">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lub rękojmi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wysokości</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>0.3%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wynagrodzenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>brutto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wskazanego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ust.1,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>za</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>każdy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dzień</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zwłoki;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1274"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="342"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>za odstąpienie od umowy z przyczyn leżących po stronie Wykonawcy – w wysokości 10% wynagrodzenia brutto – wskazanego w § 5 ust.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1274"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="342"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wykonawca podlega wykluczeniu na podstawie art. 7 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436F7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ust. 1 w zw. z ust. 9  ustawy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z dnia 13 kwietnia 2022r. o szczególnych rozwiązaniach w zakresie przeciwdziałania wspieraniu agresji na Ukrainę oraz służących ochronie bezpieczeństwa narodowego (tj. Dz. U z 2025 r. poz. 514 z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00620166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00620166">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. zm.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="351"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Maksymalna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wysokość</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>może</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przekroczyć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>10%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wartości</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wskazanej </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>§ 5 ust. 1 umowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="250" w:lineRule="exact"/>
+        <w:ind w:left="851" w:hanging="427"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Kara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>niezależne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>od</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>poniesionej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>szkody.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="31" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="345"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiający zastrzega sobie prawo żądania odszkodowania przekraczającego wysokość zastrzeżonych kar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="347"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zapłacenie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="59"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="57"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umownej,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="59"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="59"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>której</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>mowa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="59"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="58"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ust.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="57"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="59"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>pkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="57"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="58"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="57"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zwalnia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="57"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wykonawcy </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z obowiązku dokończenia świadczenia usług, jak również z żadnych innych zobowiązań </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>umownych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="344"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Karę,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>których</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>mowa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ust.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ust.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zapłaci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wskazany</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiającego rachunek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>bankowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przelewem, w terminie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>14 dni kalendarzowych, licząc od</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dnia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>doręczenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>mu żądania Zamawiającego zapłaty takiej kary umownej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="76" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="341"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiający</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>prawo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>potrącenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umownych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wynagrodzenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawcy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ile</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przepisy szczególne nie stanowią inaczej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="349"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiający</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zastrzega</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sobie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>prawo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>żądania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>odszkodowania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przekraczającego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wysokość zastrzeżonych kar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:spacing w:line="249" w:lineRule="exact"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="0"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...3 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:spacing w:line="249" w:lineRule="exact"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">   § 7</w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...11 lines deleted...]
-        <w:t>Spory między stronami mogące zaistnieć na tle realizacji niniejszej umowy będą rozstrzygane przez sąd właściwy miejscowo dla Zamawiającego.</w:t>
+        <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="280"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na wykonany cały przedmiot umowy Wykonawca udziela Zamawiającemu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">60-miesięcznej rękojmi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>według przepisów</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>art. 556 – 576</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w zw. z 656 § 1 oraz art. 638</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Kodeksu cywilnego. Rękojmia obejmie cały przedmiot umowy, w tym wykonanie dokumentacji projektowej, wykonanie robót budowlanych, i pozostałych obowiązków wskazanych w § 1 umowy. Rękojmia obejmuje całość robót budowlanych.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...11 lines deleted...]
-        <w:t>W sprawach nieuregulowanych niniejszą umową mają zastosowanie przepisy Kodeksu cywilnego.</w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="285"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Bieg terminu rękojmi rozpoczyna się od dnia odbioru końcowego. Termin odbioru końcowego uważa się za datę odbioru przedmiotu umowy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...86 lines deleted...]
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00951EC5" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="279"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zobowiązany</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>usunięcia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>swój</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="62"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>koszt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ujawnionych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="62"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>odbiorze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w okresie rękojmi, wad odnoszących się do przedmiotu umowy w terminie 7*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dni od zgłoszenia wady</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:i/>
-          <w:sz w:val="18"/>
-[...35 lines deleted...]
-        <w:t>(*jeżeli dotyczy - wyłącznie kwestii ochrony danych osobowych).</w:t>
+        </w:rPr>
+        <w:t>(* można wpisać inny termin w zależności od potrzeb).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...59 lines deleted...]
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00443EED" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:pBdr>
-[...57 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiającemu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>służy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>swobodne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>prawo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wyboru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>podstaw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>roszczeń</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>tytułu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rękojmi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>gwarancji.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...802 lines deleted...]
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00687020" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...32 lines deleted...]
-        <w:t>…………………………</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="850"/>
+        </w:tabs>
+        <w:spacing w:before="37"/>
+        <w:ind w:left="850" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zakresie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nieuregulowanym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rękojmi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>stosuje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>się</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przepisy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Kodeksu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>cywilnego.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...27 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="115"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="007313A8" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...32 lines deleted...]
-        <w:t>.</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="705"/>
+          <w:tab w:val="left" w:pos="707"/>
+        </w:tabs>
+        <w:spacing w:before="37" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="285"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Niezależnie od udzielonej rękojmi Wykonawca udziela Zamawiającemu gwarancji na cały przedmiot umowy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="007313A8" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...62 lines deleted...]
-        <w:t>).</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="706"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="706" w:hanging="282"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>udziela</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="47"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>miesięcy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>gwarancji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jakości</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>cały</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedmiot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> umowy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...54 lines deleted...]
-        <w:t>……….</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="705"/>
+          <w:tab w:val="left" w:pos="707"/>
+        </w:tabs>
+        <w:spacing w:before="38" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="281"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Gwarancja obejmuje odpowiedzialność za wady całego przedmiotu umowy określonego w § 1 umowy, w tym wady wykonanych robót, które określa dokumentacja projektowa, a także wady instalacji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oraz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zamontowanych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>urządzeń</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>osprzętu,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>także</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wyposażenia.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Gwarancją</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>są</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>objęte wady</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>powstałe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wskutek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>niewłaściwego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>użytkowania,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>chyba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>że</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>użytkowanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>było</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wykonywane w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="79"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sposób</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="79"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zgodny</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="79"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>instrukcjami</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dotyczącymi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>użytkowania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedmiotu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy, w przypadku ich braku w sposób wynikający z doświadczenia życiowego.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Domniemywania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>się, że</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>powstała</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przyczyny</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>tkwiącej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wykonanym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedmiocie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ciężar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>udowodnienia faktu,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>że</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wystąpiła</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przyczyn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>obciążających</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiającego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>osobę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>trzecią</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>spoczywa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Wykonawcy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...39 lines deleted...]
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="706"/>
+        </w:tabs>
+        <w:ind w:left="706" w:hanging="282"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Umowa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>stanowi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dokument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>gwarancyjny.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:spacing w:before="40"/>
+        <w:ind w:left="4677"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...162 lines deleted...]
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...67 lines deleted...]
-        <w:t>……..</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="705"/>
+          <w:tab w:val="left" w:pos="707"/>
+        </w:tabs>
+        <w:spacing w:before="37" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="291"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zamawiającemu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przysługuje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>prawo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>odstąpienia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>od</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oraz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>naliczenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umownych, o których mowa w § 6 ust. 1 pkt. 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy w sytuacji, gdy:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1210"/>
+        </w:tabs>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="1210" w:hanging="359"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wykonuje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przedmiot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sposób</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>niezgodny</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1210"/>
+        </w:tabs>
+        <w:spacing w:before="41"/>
+        <w:ind w:left="1210" w:hanging="359"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zwłoce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>stosunku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>terminu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="50"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>określonego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>co</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>najmniej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>dni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1210"/>
+        </w:tabs>
+        <w:spacing w:before="37"/>
+        <w:ind w:left="1210" w:hanging="359"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jakikolwiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>inny</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sposób</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rażący</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="45"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>naruszy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>postanowienia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>niniejszej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>umowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...11 lines deleted...]
-        <w:t>Ze strony Wykonawcy wykonywanie zamówienia realizować będzie:</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="38" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="279" w:hanging="428"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Odstąpienie od umowy winno nastąpić w terminie 30 dni od wystąpienia okoliczności będących podstawą odstąpienia.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...73 lines deleted...]
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...27 lines deleted...]
-        <w:t>do treści umowy.</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="284" w:hanging="428"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Odstąpienie od umowy winno nastąpić w formie pisemnej lub elektronicznej pod rygorem nieważności i zawierać uzasadnienie oraz sposób wzajemnych rozliczeń wraz z pokryciem wszystkich kosztów jakie poniosła strona nie odpowiadająca za odstąpienie od umowy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...11 lines deleted...]
-        <w:t>Wykonawca zobowiązuje się zapewnić odpowiedni personel gwarantujący, że Przedmiot umowy zostanie wykonany w sposób należyty.</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="282" w:hanging="428"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Oświadczenie o odstąpieniu od umowy i naliczeniu kary umownej winno być przekazane listem poleconym lub na pocztę elektroniczną lub bezpośrednio Wykonawcy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="007F7653" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:spacing w:before="69"/>
+        <w:ind w:left="4625"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...41 lines deleted...]
-        <w:t>(*wpisać, jeżeli dotyczy).</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:before="38" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Spory między stronami mogące zaistnieć na tle realizacji niniejszej umowy będą rozstrzygane przez sąd właściwy miejscowo dla Zamawiającego.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...37 lines deleted...]
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00807B47" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Za wykonanie przedmiotu umowy wymienionego w § 1 Zamawiający zapłaci Wykonawcy wynagrodzenie ryczałtowe w rozumieniu art. 632 Kodeksu cywilnego w wysokości : </w:t>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:right="283"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sprawach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nieuregulowanych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>niniejszą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umową</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>mają</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zastosowanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przepisy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Kodeksu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>cywilnego, w tym w zakresie dotyczącym rękojmi.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00D80754" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...192 lines deleted...]
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> dni licząc od daty otrzymania faktury. </w:t>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="281"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wszelkie zmiany niniejszej umowy wymagają formy pisemnej w formie aneksu pod rygorem nieważności. Czynności następcze określone w § 77 ust. 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Kodeksu cywilnego wymagają formy pisemnej pod rygorem nieważności lub nieskuteczności.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00807B47" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="849"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> ul. Arciszewskiego 22 a, NIP 839-10-28-460.</w:t>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:right="279"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Umowę sporządzono w języku polskim w czterech jednobrzmiących egzemplarzach, jeden egzemplarz dla Wykonawcy, trzy egzemplarze dla Zamawiającego.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="850"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...11 lines deleted...]
-        <w:t>W przypadku błędnie wystawionej faktury, termin płatności liczony będzie od daty otrzymania faktury korygującej.</w:t>
+        <w:spacing w:line="249" w:lineRule="exact"/>
+        <w:ind w:left="850" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Umowa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wchodzi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>życie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dniem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>zawarcia.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...11 lines deleted...]
-        <w:t>Za dzień zapłaty przyjmuje się datę obciążenia przez bank rachunku Zamawiającego.</w:t>
+        <w:spacing w:before="31" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="279"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Strony zawrą odrębną umowę w zakresie dotyczącym przetwarzania dany osobowych według wymagań i treści obowiązujących w tym zakresie przepisów, w szczególności rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>takich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>danych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oraz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>uchylenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dyrektywy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>95/46/WE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(ogólne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rozporządzenie o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ochronie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>danych)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(Dz.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Urz.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>UE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>119</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>04.05.2016,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>str.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(*jeżeli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>dotyczy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>wyłącznie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>kwestii</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>ochrony danych osobowych).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="250"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:ind w:left="774"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Załączniki</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="3698"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...19 lines deleted...]
-        <w:t>(Dz. U. z 2020 r. poz. 1666, dalej – „Ustawa o Fakturowaniu”). Wystawiona przez Wykonawcę ustrukturyzowana faktura elektroniczna winna zawierać elementy, o których mowa w art. 1 Ustawy o Fakturowaniu, a nadto faktura lub załącznik do niej musi zawierać numer Umowy.</w:t>
+        <w:spacing w:before="39"/>
+        <w:ind w:left="3698" w:hanging="2564"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(*wypisać</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>jeżeli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>dotyczy)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:spacing w:before="133"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:r>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:t>WYKONAWCA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">                                                                                              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:t>ZAMAWIAJĄCY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A46BEA" w:rsidRPr="00691DF3" w:rsidRDefault="00A46BEA" w:rsidP="00A46BEA">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="6595"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...11 lines deleted...]
-        <w:t>W przypadku wystawienia faktury, o której mowa w ustępie poprzednim, Wykonawca jest obowiązany do wysłania jej do Zamawiającego za pośrednictwem  Platformy Elektronicznego Fakturowania.</w:t>
+        <w:ind w:left="707"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>……………………….………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00691DF3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>…………………………..……</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2D8E" w:rsidRPr="00FB54E2" w:rsidRDefault="00BC2D8E" w:rsidP="00BC2D8E">
-[...6045 lines deleted...]
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:p w:rsidR="00963AE0" w:rsidRDefault="00963AE0"/>
+    <w:sectPr w:rsidR="00963AE0">
+      <w:pgSz w:w="11900" w:h="16850"/>
+      <w:pgMar w:top="1640" w:right="1133" w:bottom="280" w:left="992" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00713A50" w:rsidRDefault="00713A50">
+    <w:p w:rsidR="00301FA1" w:rsidRDefault="00301FA1" w:rsidP="00C02F27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00713A50" w:rsidRDefault="00713A50">
+    <w:p w:rsidR="00301FA1" w:rsidRDefault="00301FA1" w:rsidP="00C02F27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Garamond">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lucida Sans Unicode">
-    <w:panose1 w:val="020B0602030504020204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...14 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00713A50" w:rsidRDefault="00713A50">
+    <w:p w:rsidR="00301FA1" w:rsidRDefault="00301FA1" w:rsidP="00C02F27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00713A50" w:rsidRDefault="00713A50">
+    <w:p w:rsidR="00301FA1" w:rsidRDefault="00301FA1" w:rsidP="00C02F27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00000006"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="009C100E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="14B0E5C4"/>
+    <w:lvl w:ilvl="0" w:tplc="3C3E93D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="1144" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="Calibri" w:hAnsi="Cambria" w:cs="Garamond" w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="F79A8D80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FB7C5B58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1852" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="2B2B2B"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A63610BA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2849" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="09BE030E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3838" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6E5C62FC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4827" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F440F2EC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5817" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0EE60DE2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6806" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="ECD427E0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7795" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04DE60DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2F7ABD46"/>
+    <w:lvl w:ilvl="0" w:tplc="AAB2E56A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A5B207F0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1751" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DF36A08A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2642" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="53869EAE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3534" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0D6417A6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4425" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A5C2A704">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5317" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EE1C3630">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6208" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="272C3ACA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7099" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EB744436">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7991" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08794A96"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="530A3FA6"/>
+    <w:lvl w:ilvl="0" w:tplc="29A28492">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3C3C5610">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0B646AC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="880CB6F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CC16204E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9D70759A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="12F482FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E3D4FA2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4D36A762">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A17395A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD5A5806"/>
+    <w:lvl w:ilvl="0" w:tplc="4784E2D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1144" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FE8A987C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3D6845F2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2419" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B49C3DE0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3338" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4906E804">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4258" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="919476FE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5177" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5D862FE6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CFF6B2BC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7016" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="856AA6C8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7935" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BAD2489"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C97ADD36"/>
+    <w:lvl w:ilvl="0" w:tplc="DB38AC72">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="707" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="28861B00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="42CE6EC2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2170" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7BAA9AC8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5708348E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4071" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9D9E5098">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5021" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="46F0E736">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5972" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="80CA2CE6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6922" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B8981706">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7873" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C9146A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="044C2F94"/>
+    <w:lvl w:ilvl="0" w:tplc="9A0E7B3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1144" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D0CA74F6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2003" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="953A5BDC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2866" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="84C879F6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3730" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="55E246A4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4593" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="98F8F056">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5457" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DDCEEB64">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EEC4894A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7183" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="505A00EA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10E95F11"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B322A78C"/>
+    <w:lvl w:ilvl="0" w:tplc="3FFC0AFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B0EE1DBA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1679" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CFD24910">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2578" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7A9AE01E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3478" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8A64BDE6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4377" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A7FC0BF2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5277" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B69AD0F0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6176" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="123A96AE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7075" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="30A45F42">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7975" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13111AD8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EDAEB012"/>
+    <w:lvl w:ilvl="0" w:tplc="1FEC147A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="428"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FB9060EE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1751" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EEEEA3CC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2642" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="531268CC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3534" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F1E6AC52">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4425" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6BEEE2F8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5317" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DF42A39A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6208" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C32295B2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7099" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3522B600">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7991" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="133F18AD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CB08A130"/>
+    <w:lvl w:ilvl="0" w:tplc="187825A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1144" w:hanging="348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="105E692A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2003" w:hanging="348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CC94D2A6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2866" w:hanging="348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D7CEB886">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3730" w:hanging="348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="84E25B10">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4593" w:hanging="348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="051C3D4E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5457" w:hanging="348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2E9A2084">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6320" w:hanging="348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AF76E9DC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7183" w:hanging="348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="523C1FC4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8047" w:hanging="348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16F85B89"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D64CC48C"/>
+    <w:lvl w:ilvl="0" w:tplc="DE562274">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1144" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4454D9F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3A92487A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2419" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DA14C5FE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3338" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="507065D2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4258" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8FD6B288">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5177" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7CD6BF9E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B80893BE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7016" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5664AA18">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7935" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1AFA0C25"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="17601D7C"/>
+    <w:lvl w:ilvl="0" w:tplc="6BB8D03E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1504" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2224" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E70759C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6AA0E38E"/>
+    <w:lvl w:ilvl="0" w:tplc="3EE89DD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2130552B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4A283E74"/>
+    <w:lvl w:ilvl="0" w:tplc="40BA6DC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0A104452">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="891EB3E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="15AA9ABE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E8940388">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E340C394">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8BE8D33A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0854CB26">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EF4253DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21D63CE8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9BBC1BF4"/>
+    <w:lvl w:ilvl="0" w:tplc="B796952E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="73805E1C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1751" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CE181750">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2642" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AB6E26D6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3534" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="576C3E7A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4425" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3AE854E8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5317" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D5D6FDAE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6208" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C50CFB5C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7099" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="855A3580">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7991" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="229A32F2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5582D5C0"/>
+    <w:lvl w:ilvl="0" w:tplc="B22013AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="16505F80">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="851" w:hanging="428"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:hint="default"/>
-[...3 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:hint="default"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="2594022A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2642" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="46B639BE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3534" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9070C236">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4425" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="09929C86">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5317" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4D148DCE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6208" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AD92393A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7099" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E3E68964">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7991" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24492E60"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B2E6CCD2"/>
+    <w:lvl w:ilvl="0" w:tplc="2F5C362C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3)"/>
-[...5 lines deleted...]
-        <w:ind w:left="502" w:hanging="360"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1144" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BC6E8188">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D5E44806">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
-[...4 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...23 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+    <w:lvl w:ilvl="3" w:tplc="6F9AD8E6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2534" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
-[...45 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="4" w:tplc="A21CBC18">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3568" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8F38CAC4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4602" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6AB298EA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5637" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D48EEEC4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6671" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="70D28368">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7705" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...145 lines deleted...]
-    <w:nsid w:val="0F7A6332"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26332583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4AEE1AFA"/>
+    <w:tmpl w:val="7D48B030"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -12025,2997 +33055,3829 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FC65BDF"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27314B52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="648EFCE0"/>
-    <w:lvl w:ilvl="0" w:tplc="0415000F">
+    <w:tmpl w:val="8DE89C48"/>
+    <w:lvl w:ilvl="0" w:tplc="26866932">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="775" w:hanging="360"/>
-[...20 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+        <w:ind w:left="844" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3768FC9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...48 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1132" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2F1A44D8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2099" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A7C4785C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3058" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E23C9426">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4018" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F5E03F54">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4977" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D354C95C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5D781C54">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6896" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04185B5A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7855" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FEB54C4"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="303C199C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6CE2B9B4"/>
-    <w:lvl w:ilvl="0" w:tplc="DD2A3DD4">
+    <w:tmpl w:val="5FD614C0"/>
+    <w:lvl w:ilvl="0" w:tplc="7B6EB5F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="851" w:hanging="428"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
-        <w:bCs/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
-[...69 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="9ED0216A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1751" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3760D6A4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2642" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E686508C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3534" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8AB000A4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4425" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="042088CC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5317" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6ABC105A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6208" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9580BE8E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7099" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CA8E4090">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7991" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10094EFA"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3046389F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A20A05D2"/>
-    <w:lvl w:ilvl="0" w:tplc="BBDEC66E">
+    <w:tmpl w:val="EBCCA044"/>
+    <w:lvl w:ilvl="0" w:tplc="02DC104E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="785" w:hanging="360"/>
+        <w:ind w:left="851" w:hanging="428"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
-        <w:bCs/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="C02E3D88">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1427" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DCF4248C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2348" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5E2E9E8E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3276" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="42E6FE32">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4204" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="90B61932">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5132" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D3FABE8E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6061" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BD2E2098">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6989" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C798BABC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7917" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34E86AE8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7BEEE2D2"/>
+    <w:lvl w:ilvl="0" w:tplc="6BB8D03E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2223" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2943" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3663" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4383" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5103" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5823" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6543" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7263" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7983" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="110222F1"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3697773B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="648EFCE0"/>
-    <w:lvl w:ilvl="0" w:tplc="0415000F">
+    <w:tmpl w:val="E3F6191A"/>
+    <w:lvl w:ilvl="0" w:tplc="5CC8F0CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="775" w:hanging="360"/>
-[...20 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+        <w:ind w:left="851" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="259E6DD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...48 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1350" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="38B859DE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2294" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="262CC792">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9F762236">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C674E7E0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5099" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FD569546">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6034" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="303E0446">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6969" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5E22CB3C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7904" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17C46036"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D3B42DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FA485718"/>
-    <w:lvl w:ilvl="0" w:tplc="94AE7116">
+    <w:tmpl w:val="B8A2B64E"/>
+    <w:lvl w:ilvl="0" w:tplc="7B0010AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="502" w:hanging="360"/>
+        <w:ind w:left="1144" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
-        <w:bCs/>
-        <w:color w:val="auto"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
-[...69 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="56E28238">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2003" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="019AC42E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2866" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A1A0FAF6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3730" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5748C376">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4593" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3B3CCB66">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5457" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B9E61DB0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3B6E4F5C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7183" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0D00085C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A670B2D"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DF23894"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="648EFCE0"/>
-    <w:lvl w:ilvl="0" w:tplc="0415000F">
+    <w:tmpl w:val="7F02F044"/>
+    <w:lvl w:ilvl="0" w:tplc="281C1B4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="775" w:hanging="360"/>
-[...20 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+        <w:ind w:left="851" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="67767CD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1319" w:hanging="185"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="24E02A5C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2259" w:hanging="185"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="86586F5A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3198" w:hanging="185"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="708E752E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4138" w:hanging="185"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F44EDA24">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5077" w:hanging="185"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="21400CEA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6016" w:hanging="185"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EA7648FA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6956" w:hanging="185"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="36301D9E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7895" w:hanging="185"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E126E93"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A35A2264"/>
+    <w:lvl w:ilvl="0" w:tplc="9E6C45EC">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="502"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F28A4304">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1144" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7BD03858">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...13 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DF4E68C8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2534" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="25DE21CA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3568" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A9FE17E4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4602" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D220B82A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5637" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AF56F830">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6671" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F89AEC46">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7705" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A950851"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41A763FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C0E47CCE"/>
-    <w:lvl w:ilvl="0" w:tplc="635AD322">
+    <w:tmpl w:val="6B507590"/>
+    <w:lvl w:ilvl="0" w:tplc="9C0A9840">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="707" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
-[...69 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="77A42E9C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1607" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5CD020EA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2514" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F25C4206">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3422" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="54B4F74C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4329" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D220D238">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5237" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3F564D92">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6144" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44640DE0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7051" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8B826ECC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7959" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B9D0C41"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46B967D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1144B342"/>
-    <w:lvl w:ilvl="0" w:tplc="5A387A1C">
+    <w:tmpl w:val="BB844F76"/>
+    <w:lvl w:ilvl="0" w:tplc="B8A6572C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="851" w:hanging="428"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="9C4ECB14">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...48 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1350" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="77CE8E76">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2294" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B9300B98">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38C40884">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F74E114C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5099" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CE4A842E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6034" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="455AE2BA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6969" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7BE8D424">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7904" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E8764AB"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B746129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D9D6846C"/>
-[...90 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="47A85D0C">
+    <w:tmpl w:val="41DCFEBC"/>
+    <w:lvl w:ilvl="0" w:tplc="2B409706">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="851" w:hanging="428"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="0"/>
-[...2 lines deleted...]
-        <w:iCs w:val="0"/>
+        <w:rFonts w:hint="default"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019">
-[...69 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="3722860E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1751" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="620E133C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2642" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="51DCC6B8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3534" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20A4B5E2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4425" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1144D91A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5317" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4EAC85C0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6208" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9D0AF976">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7099" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E41CAB64">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7991" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33E34C45"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CBB6987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6FC07450"/>
-[...89 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="CD224E56">
+    <w:tmpl w:val="640A42AA"/>
+    <w:lvl w:ilvl="0" w:tplc="C5A03702">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="851" w:hanging="428"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="B95A24AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...48 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="153"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F496D41A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2223" w:hanging="153"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7C80A498">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3167" w:hanging="153"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="084ED338">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4111" w:hanging="153"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A8BE1F12">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5055" w:hanging="153"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5E9C1AA4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5999" w:hanging="153"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5720EC40">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6942" w:hanging="153"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F4ECCA7C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7886" w:hanging="153"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FC34F91"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57052668"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FFB08FE6"/>
-    <w:lvl w:ilvl="0" w:tplc="E8B047A8">
+    <w:tmpl w:val="4A18016C"/>
+    <w:lvl w:ilvl="0" w:tplc="066C9BF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1144" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
-[...69 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="DEB68144">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2003" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9F646FB2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2866" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="83F6DC7C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3730" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3D707F9E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4593" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5382378A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5457" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="28E435B8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="362ED092">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7183" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2342E98C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4167612B"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A443C90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="60E80578"/>
-    <w:lvl w:ilvl="0" w:tplc="3F249C02">
+    <w:tmpl w:val="625A7612"/>
+    <w:lvl w:ilvl="0" w:tplc="1CC88A12">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1144" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
-        <w:bCs/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="688C4580">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A9906866">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...66 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1864" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7FA07E02">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2849" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8E5A8BCE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3838" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DE96B266">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4827" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6F2673DA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5817" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFBA2B12">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6806" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="95206A76">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7795" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="441477B5"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6276224A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4860038E"/>
-[...352 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="00982AC2">
+    <w:tmpl w:val="37D0B6F4"/>
+    <w:lvl w:ilvl="0" w:tplc="26DC3936">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="851" w:hanging="428"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
-        <w:strike w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="3D4046F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="990" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CF86F3B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...66 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="990" w:hanging="281"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F648E97A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2949" w:hanging="281"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="835CF3FC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3924" w:hanging="281"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C9D22240">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4899" w:hanging="281"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5E7E8A80">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5874" w:hanging="281"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CEA42094">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6849" w:hanging="281"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="12186030">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7824" w:hanging="281"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50076425"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="629946B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4DE02142"/>
-[...86 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="7786C2FE">
+    <w:tmpl w:val="06B0FCD2"/>
+    <w:lvl w:ilvl="0" w:tplc="CDAE49C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1144" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
-[...69 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="CDB66A84">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2003" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BA249D5E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2866" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B074E98A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3730" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="11C4FB84">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4593" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="89A020B4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5457" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F162F414">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2300FE4C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7183" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="76DEA90C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57786784"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62A17E56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A4EC70E2"/>
-    <w:lvl w:ilvl="0" w:tplc="131EA890">
+    <w:tmpl w:val="F9C0DC06"/>
+    <w:lvl w:ilvl="0" w:tplc="4E18785A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1144" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F86A9AA2">
+    <w:lvl w:ilvl="1" w:tplc="96BC1EBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
-[...5 lines deleted...]
-        <w:ind w:left="786" w:hanging="360"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="974CE310">
+    <w:lvl w:ilvl="2" w:tplc="B4A49DC6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2340" w:hanging="360"/>
+        <w:ind w:left="1864" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="432EB9A8">
-[...8 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+    <w:lvl w:ilvl="3" w:tplc="3BAA6920">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2849" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Times New Roman" w:hint="default"/>
-[...2 lines deleted...]
-        <w:sz w:val="16"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150019">
-[...57 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="4" w:tplc="8BF26DF4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3838" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B50AD654">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4827" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D13A5A18">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5817" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B4FEF184">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6806" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1FF09E56">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7795" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="596534A4"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="642B1CB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="60E80578"/>
-    <w:lvl w:ilvl="0" w:tplc="3F249C02">
+    <w:tmpl w:val="D52ED272"/>
+    <w:lvl w:ilvl="0" w:tplc="DF7878C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1137" w:hanging="356"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
-        <w:bCs/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
-[...69 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="DB98E102">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2003" w:hanging="356"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BDD8A630">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2866" w:hanging="356"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="252EA2AE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3730" w:hanging="356"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="833ADB84">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4593" w:hanging="356"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1A7A2926">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5457" w:hanging="356"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F2E2626E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6320" w:hanging="356"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="92A2D242">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7183" w:hanging="356"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C434A4BA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8047" w:hanging="356"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ECD3BBD"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66580767"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1144B342"/>
-    <w:lvl w:ilvl="0" w:tplc="5A387A1C">
+    <w:tmpl w:val="6BA876F4"/>
+    <w:lvl w:ilvl="0" w:tplc="EA1E1E66">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="851" w:hanging="428"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
-[...69 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="A4526BAA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1751" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D8FA72A4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2642" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="87D44AA8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3534" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="884A0716">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4425" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="28BABAEE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5317" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C7A6D246">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6208" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4AECB2A2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7099" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="766470BA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7991" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60AE3CDA"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A8968EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CB4EFEBE"/>
-[...176 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="DD2A3DD4">
+    <w:tmpl w:val="6CF0C4A2"/>
+    <w:lvl w:ilvl="0" w:tplc="23CEE440">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="851" w:hanging="428"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
-        <w:bCs/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="EAE6FF1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...48 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1276" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E284835C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2223" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D4102108">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3167" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8FAC5178">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4111" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E5DE3CDA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5055" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D60E7964">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5999" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="808266FC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6942" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="363AD60A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7886" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79D93F7B"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C222C9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="852421AA"/>
-[...90 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="2B327B3C">
+    <w:tmpl w:val="320E9E6A"/>
+    <w:lvl w:ilvl="0" w:tplc="BA0CD088">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1144" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6BB8D03E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1557" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9A08B80E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019">
-[...69 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="3" w:tplc="8452C38E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3385" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C6449E56">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4298" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EDB616A6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5210" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2C9A897C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6123" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EB4C8A24">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7036" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="28E2CF00">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FD13E2E"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="708A33A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3E5A90CA"/>
-    <w:lvl w:ilvl="0" w:tplc="0415000F">
+    <w:tmpl w:val="A148D474"/>
+    <w:lvl w:ilvl="0" w:tplc="26F6F738">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04150019">
+        <w:ind w:left="851" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A9E2BF94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="153"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="117C0512">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2223" w:hanging="153"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="03BCBE6C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3167" w:hanging="153"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BF6053B4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4111" w:hanging="153"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8A80EF6C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5055" w:hanging="153"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AF8C1A6A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5999" w:hanging="153"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C0C00AEC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6942" w:hanging="153"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="741825BC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7886" w:hanging="153"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="720625EE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FA4AABC2"/>
+    <w:lvl w:ilvl="0" w:tplc="5888BB44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1144" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A41C302C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8E328F38">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...14 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0415000F">
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1864" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C394A524">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2849" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0322934C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3838" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5352DF94">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4827" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B05AE6E4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5817" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="74B852D2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6806" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B3FC63DC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7795" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74A06CA0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="25BCE2A0"/>
+    <w:lvl w:ilvl="0" w:tplc="CD32AFD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0415000F">
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1144" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2B9C5BC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04150019">
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1276" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="546074DC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2223" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="ABB244D6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3167" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="35C05ACC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4111" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D91802D2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5055" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="86200370">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5999" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2FFE7850">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6942" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2F2AE1F6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7886" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="795A52E9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E7B81FFA"/>
+    <w:lvl w:ilvl="0" w:tplc="FCCEF7FC">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...6 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0415001B">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1144" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="26D4F972">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1504" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3B98AC88">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2419" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="83CC8FA4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3338" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="03148C5C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4258" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="30409024">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5177" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="37F8B27E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3BEE9A02">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7016" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D1E61812">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7935" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="796F6A67"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="93BE77E4"/>
+    <w:lvl w:ilvl="0" w:tplc="E81E4378">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1144" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A52C2824">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2003" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6FA22130">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2866" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AD0C4B44">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3730" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D6889C4A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4593" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="57F0084A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5457" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="55AAE900">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="515EEAF8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7183" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F23A2884">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AFF4BF0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1AF2255A"/>
+    <w:lvl w:ilvl="0" w:tplc="48425C02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="19BEE62E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1751" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1864198E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2642" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9D44B676">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3534" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6E6C983E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4425" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0780012C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5317" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4D229A90">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6208" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2E0022E8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7099" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="936409B0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7991" w:hanging="428"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F635C09"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="07B27498"/>
+    <w:lvl w:ilvl="0" w:tplc="83A60DC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="784" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2D2C782A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1144" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="64EE53E6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2099" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="EFE6FFD2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3058" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E77AE312">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4018" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C1E02BD6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4977" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="277E893E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="95AEDF14">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6896" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8BC23B7C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7855" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="25"/>
-[...26 lines deleted...]
-    </w:lvlOverride>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="33"/>
-[...26 lines deleted...]
-    </w:lvlOverride>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="20">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="21">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="22">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="44">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24">
-[...30 lines deleted...]
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
-    <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B76FBF"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00F479EF"/>
+    <w:rsidRoot w:val="00112C68"/>
+    <w:rsid w:val="00112C68"/>
+    <w:rsid w:val="00170098"/>
+    <w:rsid w:val="00301FA1"/>
+    <w:rsid w:val="003A7D2E"/>
+    <w:rsid w:val="00635615"/>
+    <w:rsid w:val="0072205E"/>
+    <w:rsid w:val="00963AE0"/>
+    <w:rsid w:val="00A46BEA"/>
+    <w:rsid w:val="00B16691"/>
+    <w:rsid w:val="00C02F27"/>
+    <w:rsid w:val="00C978E9"/>
+    <w:rsid w:val="00EB4FAC"/>
+    <w:rsid w:val="00FA2120"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0F945AF5"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{19FC4409-4751-48F6-91F6-0E885E99FFEC}"/>
+  <w15:docId w15:val="{9E21C2E0-D617-463C-B83E-6ED992EADE94}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15059,68 +36921,68 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15172,51 +37034,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -15372,304 +37234,492 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B76FBF"/>
-[...10 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00B76FBF"/>
+    <w:rsid w:val="00FA2120"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="Nagwek2Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00963AE0"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="4322"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Akapitzlist">
-[...22 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
+    <w:name w:val="Nagłówek 2 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00963AE0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:color w:val="auto"/>
-[...31 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
       <w:b/>
-      <w:color w:val="000000"/>
-[...35 lines deleted...]
-      <w:lang w:eastAsia="ar-SA"/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstpodstawowy">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstpodstawowyZnak"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B76FBF"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00963AE0"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstpodstawowyZnak">
     <w:name w:val="Tekst podstawowy Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstpodstawowy"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B76FBF"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00963AE0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AkapitzlistZnak">
-[...5 lines deleted...]
-    <w:rsid w:val="00B76FBF"/>
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00963AE0"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="851" w:hanging="359"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="pl-PL"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
     <w:name w:val="Nagłówek 1 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00B76FBF"/>
+    <w:rsid w:val="00FA2120"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C02F27"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C02F27"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisudolnegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C02F27"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
+    <w:name w:val="Tekst przypisu dolnego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisudolnego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C02F27"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C02F27"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A46BEA"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
+    <w:name w:val="Nagłówek Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A46BEA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Stopka">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="StopkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BC2D8E"/>
+    <w:rsid w:val="00A46BEA"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
     <w:name w:val="Stopka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BC2D8E"/>
+    <w:rsid w:val="00A46BEA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstdymka">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstdymkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A46BEA"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
+    <w:name w:val="Tekst dymka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstdymka"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A46BEA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A46BEA"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A46BEA"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
-      <w:lang w:eastAsia="pl-PL"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
+    <w:name w:val="Tekst komentarza Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A46BEA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstkomentarza"/>
+    <w:next w:val="Tekstkomentarza"/>
+    <w:link w:val="TematkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A46BEA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
+    <w:name w:val="Temat komentarza Znak"/>
+    <w:basedOn w:val="TekstkomentarzaZnak"/>
+    <w:link w:val="Tematkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A46BEA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Poprawka">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A46BEA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipercze">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A46BEA"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A46BEA"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -15927,70 +37977,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>30792</Characters>
+  <Pages>17</Pages>
+  <Words>5601</Words>
+  <Characters>33611</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>256</Lines>
-  <Paragraphs>71</Paragraphs>
+  <Lines>280</Lines>
+  <Paragraphs>78</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35852</CharactersWithSpaces>
+  <CharactersWithSpaces>39134</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>APSL</dc:creator>
+  <dc:creator>Asus</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>